--- v0 (2025-12-24)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes se budeme věnovat tématu, které se týká každého rodiče, stravování dětí. Jak sestavit zdravý a zároveň chutný jídelníček? Co dělat, když dítě odmítá jíst zeleninu nebo naopak příliš často sahá po sladkostech? Mým hostem je Dita Štichauerová, nutriční poradkyně, která se zaměřuje právě na dětskou výživu. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dita Štichauerová, nutriční terapeutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -469,93 +584,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-20-05-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>