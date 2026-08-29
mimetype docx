--- v1 (2026-05-24)
+++ v2 (2026-08-29)
@@ -626,51 +626,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-20-05-2025-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-20-05-2025-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>