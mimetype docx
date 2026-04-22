--- v0 (2026-02-14)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.5.2025, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné proběhla putovní výstava seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava seniorů, kterou organizovalo město Karviná, nabídla to nejlepší, co senioři v jejich klubech napříč městy vytvořili. Hodnotily se vlastnoruční výrobky seniorů z Karviné, Orlové, Havířova, Bohumína a Českého Těšína a vítězný výrobek se hledal opravdu velmi složitě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cenu za nejlepší výrobek města Bohumín získala paní Alena Krobotová. Za Český Těšín zvítězila Irena Walicová, za Havířov pak jediný umístěný muž - Zbyněk Szostek. V Orlové vyhrála paní Emílie Ptáková a nakonec za Karvinou si ocenění odnesla Jiřina Jirků. Cenu za nejvtipnější výrobek získala Jarmila Bambušková. Nejstarší vystavovatelce Daně Ševčíkové bylo 88 let a rovněž obdržela ocenění. A cenu veřejnosti získala Bronislava Pawliczková. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislava Pawliczková, výherkyně ceny veřejnosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to těžké, protože tady jsou všechny věci krásné. Nejenom ten můj, ale všechny. Zasloužili by si všichni cenu. Protože to je práce taková titěrná, dělá se to doma po chvilkách. Takže já myslím, že by všichni si zasloužili, aby vyhráli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pomyslný klíč k výstavě byl pro příští ročník předán městu Havířov, kde se také příští putovní výstava uskuteční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pomyslný klíč k výstavě byl pro příští ročník předán městu Havířov, kde se také příští putovní výstava uskuteční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Lodičkách se uskuteční ZUŠ Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -297,53 +411,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože si knihovna dobře uvědomuje současné požadavky a dobové standardy, i co se propagace týká, spolupracuje také s Mládežnickou radou, která může vnést do PR svou mladou perspektivu a pohled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Andódy, Mládežnická rada Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Knihovna komunikuje skrz sociální sítě, čemuž my pomáháme, vytváříme pro ně reelska na Instagramu a naše Mládežnická rada je součástí velkého PR týmu pro knihovnu regionální. Takže určitě je důležité, aby knihovna šla vidět i na sociálních sítích, protože je to v dnešní době nejvíce navštěvovaná platforma.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Generaci Z je dle organizátorů reálné udržet v knihovnách, pokud jí budeme naslouchat a vyjdeme vstříc i jejímu pohledu na svět.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Generaci Z je dle organizátorů reálné udržet v knihovnách, pokud jí budeme naslouchat a vyjdeme vstříc i jejímu pohledu na svět. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běh POHO50 už 21. června v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -461,53 +574,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NHL Global Fan Tour bylo nejzajímavější především pro děti, které si akci užívaly, ať už šlo o chlapce nebo děvčata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zúčastněné děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tady jsme driblovaly, s tím pukem vlastně jsme museli dát vlastně na tu červenou tečku přímo ten puk a potom se to rozsvítilo dál. A počítalo se nám skóre, měli jsme na to 45 vteřin.” “Držela už jsem hokejku, ale hokej jsem nehrála.” “Stříleli jsme na bránu a museli jsme se trefit do nějakých děr.” “Tam se měřila rychlost, což mi šlo, protože hraju florbal a prostě se mi tu líbí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce probíhala až do 18 hodin, kdy školy vystřídali i nadšenci z veřejnosti. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce probíhala až do 18 hodin, kdy školy vystřídali i nadšenci z veřejnosti.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -582,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-24-05-2025-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>