--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -736,51 +736,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-24-05-2025-16-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-24-05-2025-16-15?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>