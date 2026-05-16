--- v0 (2025-12-22)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.5.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové sportoviště už otestovali školáci i veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportoviště na ulici Komenského, jehož rekonstrukce skončila loni v listopadu, se dočkalo oficiálního otevření. Slouží k výuce tělesné výchovy dvou základních škol a také veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -87,53 +202,52 @@
         <w:t xml:space="preserve">Jitka Hanzelková, ředitelka ZŠ Komenského 66, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tělesná výchova tu venku v podstatě běží od zimních měsíců, když trochu vykouklo sluníčko a nebyl sníh, tak se dalo běhat na té umělé trávě. Takže toho naši kantoři využívali a myslím si, že ke všeobecné spokojenosti a hlavně spokojenost dětí, které byly naprosto nadšené.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Hajdová, ředitelka ZŠ Komenského 68, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hřiště je využíváno pro výuku tělesné výchovy, ale i pro sportovní soutěže. Například se tady konalo základní kolo turnaje  McDonald's Cup, kterého se zúčastnili žáci naší školy. Některé hodiny tělesné výchovy se tady realizovaly ihned po ukončení opravy toho hřiště.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava sportoviště ze sedmdesátých let byla zahájena loni v červnu a skončila v listopadu. Byl tu vybudován umělý trávník, atletické dráhy, volejbalové a basketbalové hřiště a  workoutové prvky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava sportoviště ze sedmdesátých let byla zahájena loni v červnu a skončila v listopadu. Byl tu vybudován umělý trávník, atletické dráhy, volejbalové a basketbalové hřiště a  workoutové prvky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školy si na opravu sportoviště počkaly 15 let. První návrh na rekonstrukci byl už v roce 2008, nicméně nutné bylo nejprve rekonstruovat kanalizace vedoucí pod jeho povrchem. To se podařilo se správcem sítě, společností SmVaK, vyřešit až v roce 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme intenzivně jednali právě s tímto majetkovým správcem a v roce 2020, i ve spolupráci s architektem, jsme docílili nějaké shody. Tady bych rád poděkoval právě správci v majetkové sítě, který vzal na svá bedra těch 20 milionů a de facto vyvložkoval pod celým areálem tu kanalizační síť. V roce 2021 jsme měli tuto přípravnou práci za sebou a mohli jsme toto dílo realizovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -556,93 +670,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-05-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>