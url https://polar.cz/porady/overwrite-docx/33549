--- v0 (2025-12-20)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.5.2025, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítejte u dalšího vydání pořadu TV Medicína Speciál z Fakultní nemocnice Ostrava. Stan proti melanomu přilákal desítky lidí už před otevřením – a lékaři hned v úvodu odhalili několik zhoubných nálezů, v tématu budeme pokračovat s lékařkou Kožního oddělení  Paulinou Cabalovou. A podíváme se také na příběh mladého muže, jehož vzorek krve mohl pomoci pacientovi až v Kanadě – naděje totiž někdy skutečně cestuje přes oceán.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stan proti melanomu opět s lékaři FN Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na otevření Stanu proti melanomu čekaly dlouho před začátkem desítky lidí. Mezi prvními absolvovala vyšetření Marie Zyrkovská. Kožní útvary jí detailně prohlédla spoluzakladatelka už tradiční preventivní akce primářka Kožního oddělení Yvetta Vantuchová: Dobré to je všechno. To jste mě potěšila, protože měla jsem z toho strach, víte?</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -576,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-29-05-2025-18-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>