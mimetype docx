--- v0 (2026-01-29)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.5.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři muži ve F-M požili alkohol a drogy a málem umřeli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři muži ve Frýdku-Místku požili doposud neznámou drogu v kombinaci s alkoholem a skončili v ohrožení života. Přímo na veřejnosti jim pomáhali policisté a záchranáři. Ti zároveň upozorňují na riziko užívání drog, které může skončit i smrtí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,68 +312,66 @@
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všichni určitě zaznamenali, že kompletní obnovou prošla RT Torax Arena v Porubě. SAP tedy bývalý stadion VOKD. Aktuálně dobíhá rekonstrukce celé bazénové haly tady v centru na Čapkárně. Nově jsme započali rekonstrukci toho tristního prostoru před krytým bazénem v Ostravě-Porubě. Vypadalo to tam opravdu neutěšeně, takže mám radost, že se nám tyto věci podařilo posunout dopředu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce vyjde na asi 20 milionů korun. Důležité je i to, že vznikne 22 nových parkovacích míst, kterých je v této lokalitě velký nedostatek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OPRAVA MOSTU V LOUČKÁCH JE U KONCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Loučkách na Novojičínsku skončila rekonstrukce mostu přes řeku Odru. Oprava se protáhla kvůli nepříznivému počasí. Most už byl ve špatném technickém stavu. Pravidelná prohlídka loni odhalila havarijní stav nosné konstrukce. Město na opravu získalo více než 4 miliony korun z dotace Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Loučkách na Novojičínsku skončila rekonstrukce mostu přes řeku Odru. Oprava se protáhla kvůli nepříznivému počasí. Most už byl ve špatném technickém stavu. Pravidelná prohlídka loni odhalila havarijní stav nosné konstrukce. Město na opravu získalo více než 4 miliony korun z dotace Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZZS MSK SE ÚČASTNILA CVIČENÍ V KRNOVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdravotnická záchranná služba Moravskoslezského kraje se zapojila do rozsáhlého cvičení složek Integrovaného záchranného systému, které proběhlo v Krnově. Scénář simuloval útok aktivních střelců v prostorách fiktivní stavební firmy. Cílem bylo prověřit připravenost záchranných složek při zásahu s větším počtem zraněných osob. Do akce bylo zapojeno pět zdravotnických vozidel a celkem třináct členů posádek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -456,92 +569,80 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Aktuálně máme zprojektovánu třetí etapu, dokončuje se projekt a probíhají vyjádření dotčených orgánů státní správy u čtvrté etapy, a etapy číslo pět a šest zatím zahájeny nebyly.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet aktuální etapy je zhruba 6,4 milionu korun včetně daně, přičemž 2,5 milionů korun uhradí dotace z Integrovaného regionálního operačního programu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 16.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 16.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KARVINÁ Z ULIC ODSTRAŇUJE NEPOJÍZDNÉ VOZY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná pokračuje v odstraňování odstavených a technicky nezpůsobilých vozů z komunikací. Jen v loňském roce jich z ulic zmizelo 64. Letos se do konce dubna podařilo odklidit dalších 21 aut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Vraky aut v ulicích nechceme, protože zabírají tolik potřebná parkovací místa. Naši úředníci dělají maximum pro to, aby mizely co nejrychleji, ale zákonný proces je administrativně a časově velmi náročný a plný lhůt, které jejich práci zpomalují.“ </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charitativní koncert na opravu kostela sv. Trojice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostel sv. Vojtěcha v Opavě se stal místem charitativního koncertu. Odehrál se tady muzikál Jesus Christ Superstar, jehož výtěžek z dobrovolného vstupného poputuje na povodněmi zničený kostel sv. Trojice v Městských sadech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -729,93 +830,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-05-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>