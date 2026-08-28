--- v0 (2025-12-22)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.5.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před bazénem bude znovu bublat voda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krytý bazén v Porubě oživí nový vzhled prostoru kolem hlavního vstupu. Postarala se o to renomovaná ostravská architektonická kancelář a důležité je i to, že znovu bude fungovat unikátní vodní prvek "Voda a my," který bude zabudován do modrých teras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,92 +312,80 @@
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O to důrazněji, pokud jsou neznámého složení a  jejich účinky nelze předem předvídat. Mohou mít za následek poruchy vědomí,  selhání dechové činnosti a v konečném důsledku i smrt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě zdejšího případu zasahovali záchranáři během jednoho dne u  dalších dvou uživatelů drog v Bohumíně a Českém Těšíně. A také u čtyř otrav  alkoholem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NA OPAVSKU SE OPRAVÍ DALŠÍ MOST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Opavsku v pondělí 9. června začne opravu mostu silnice I/57 v obci Brumovice. Práce na trase mezi Opavou a Krnovem omezí dopravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Práce proběhnou za částečné uzavírky, což znamená průjezd vozidel po volné polovině vozovky kyvadlově jedním pruhem pro oba směry kolem semaforů. Opětovné zprovoznění obou pruhů předpokládáme na konci října, kdy skončí hlavní fáze plánované rekonstrukce a budou dále probíhat dokončovací práce. Oprava konstrukce, říms, asfaltu a vybavení mostu vyjde na 8,7 milionu korun.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti poznali projekt Smart Park Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stovky studentů z MSK si přišli poslechnout prezentaci developerské společnosti Panattoni, která se chystá investovat do nové průmyslové zóny. V projektu by mohla následně najít uplatnění i právě mladá generace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -449,68 +552,66 @@
         <w:t xml:space="preserve">Jiří Stráník (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Výstava  multifunkčního hřiště se podařilo zrealizovat během dvou měsíců a celkové  náklady jsou 4,5 milionu korun.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Provozní doba pro veřejnost bude vždy v úterky,  pátky a o víkendech, a to od 8:00 do 20:00. V období od listopadu do  března bude zkrácena pouze do 17:00 a v červenci a  srpnu naopak prodloužena do 21:00.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 17.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 29. 5. 2025 17.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MEZI BOHUMÍNEM A RYCHVALDEM BUDE RONDEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na hranici Bohumína a Rychvaldu začala po dlouhých letech příprav přestavba jedné z nejsložitějších křižovatek v regionu. Rozcestí čtyř ulic se promění v moderní kruhový objezd. Stavba za 21 milionů korun potrvá do října, ale už od pondělí čekají řidiče výrazná dopravní omezení. Křižovatka bude na pět měsíců zcela uzavřena pro osobní i nákladní dopravu, průjezd zůstane povolen jen autobusům a záchranným složkám. Projekt financuje ze 70 % Moravskoslezský kraj, zbylé náklady si rovným dílem dělí Bohumín a Rychvald.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na hranici Bohumína a Rychvaldu začala po dlouhých letech příprav přestavba jedné z nejsložitějších křižovatek v regionu. Rozcestí čtyř ulic se promění v moderní kruhový objezd. Stavba za 21 milionů korun potrvá do října, ale už od pondělí čekají řidiče výrazná dopravní omezení. Křižovatka bude na pět měsíců zcela uzavřena pro osobní i nákladní dopravu, průjezd zůstane povolen jen autobusům a záchranným složkám. Projekt financuje ze 70 % Moravskoslezský kraj, zbylé náklady si rovným dílem dělí Bohumín a Rychvald. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BANÍK OSTRAVA POSÍLIL CHRISTIAN FRÝDEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Baník Ostrava hlásí první letní posilu. Do slezského klubu přestupuje šestadvacetiletý ofenzivní záložník Christian Frýdek, který přichází z Liberce jako volný hráč po skončení smlouvy. Baník s Frýdkem podepsal tříletý kontrakt s opcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -712,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-05-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>