--- v0 (2026-04-02)
+++ v1 (2026-07-01)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 30.5.2025, 16:00</w:t>
+              <w:t xml:space="preserve">30.5.2025, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -469,81 +484,86 @@
         <w:t xml:space="preserve">anketa, žákyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že to je jako hloupé na někoho nějak útočit. Neví, co si ten člověk třeba prožil. Kdybych to viděla, tak by jsem se toho člověka zastala.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O preventivní besedy je stále větší zájem. V možnostech ADRY ale není zabezpečit programy ve všech školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historická vozidla na karvinském náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Masarykovo náměstí ožilo v rámci 4. ročníku mezinárodního rallye Stezkou mezi zámky nad Petrůvkou. Okolo padesáti historických vozů doplňovaly také tématické kostýmy, a všechny tyto propriety hodnotila v rámci soutěže elegance porota z balkonu na zámku Fryštát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z Polska do Česka a zase zpátky se rozjela historická vozidla, ve kterých našla oblibu spousta nadšenců. V rámci zastávky na karvinském Masarykově náměstí se ukázalo množství veteránů ve formě automobilů i motorek, které ozvláštnily také dobové kostýmy jejich majitelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z Polska do Česka a zase zpátky se rozjela historická vozidla, ve kterých našla oblibu spousta nadšenců. V rámci zastávky na karvinském Masarykově náměstí se ukázalo množství veteránů ve formě automobilů i motorek, které ozvláštnily také dobové kostýmy jejich majitelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jolanta Hesterowicz a Andrzej Stępkiewski, účastníci rallye z Varšavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Představujeme vám Louis de Funése, četníka ze Saint-Tropez a samozřejmě náš vůz Citroen, se kterým tam cestovala také tato slavná sestřička.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Makos, účastník rallye z Varšavy:</w:t>
       </w:r>
       <w:r>
@@ -575,53 +595,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 30. 5. 2025 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KOUPACÍ SEZÓNA ZAČÍNÁ, VODY JSOU BEZPEČNÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krajská hygienická stanice zahájila pravidelné kontroly kvality vody na 24 přírodních koupalištích. Výsledky ukazují, že voda je vhodná ke koupání. Riziko cerkáriové dermatitidy letos zatím potvrzeno nebylo. Mírně zhoršenou průhlednost má několik nádrží, voda je ale nezávadná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krajská hygienická stanice zahájila pravidelné kontroly kvality vody na 24 přírodních koupalištích. Výsledky ukazují, že voda je vhodná ke koupání. Riziko cerkáriové dermatitidy letos zatím potvrzeno nebylo. Mírně zhoršenou průhlednost má několik nádrží, voda je ale nezávadná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KRNOVSKÉ DIVADLO ZŮSTANE ZAVŘENÉ DO PODZIMU 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budovu poničila loňská zářijová povodeň, nejvíce suterénní prostory. Oprava vyjde na 18 milionů korun. Poškozeny byly šatny, orchestřiště i elektroinstalace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -809,65 +828,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>