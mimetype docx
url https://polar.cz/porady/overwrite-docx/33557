--- v1 (2026-07-01)
+++ v2 (2026-08-28)
@@ -870,51 +870,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-05-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-05-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>