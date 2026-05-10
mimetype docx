--- v0 (2025-12-22)
+++ v1 (2026-05-10)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Fashion Up podporuje začátky podnikání v modě a textilu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava podporuje řemeslné podnikání. Zájemci mohou v začátcích využít dotační program, který spočívá v pomoci s nastartováním podnikání, mentoringu i praktických ukázkách. Podpořen byl například projekt z oblasti textilní tvorby, který nabídl i workshop s výrobou látek 3D tiskem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava vloni vypsala program pro začínající podnikatele nebo ty, kteří se chtějí ve svém oboru zlepšovat. Nejde ale o přímou finanční podporu. Dotace byla určena pro mentory a ti připravili pro budoucí podnikatele program, který je na to připraví. Vybrány byly tři obory: gastro, řemesla a textilní tvorba. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"To znamená, nejde jenom o to to vyrobit nebo tu službu vymyslet a předat, ale musí je odprezentovat, učí se jí marketing, jak to vlastně prodat ty věci."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Například do projektu FashionUP na podporu podnikání v textilní tvorbě a oděvnictví bylo vybráno 13 žen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Orsagova, mentorka FashionUP: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Podnikatelé s námi prošli půlroční cestu, kde jsme si nastavovali vůbec začátek podnikání, nějaký business plán, cenotvorbu, marketing."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mezi mentory byli i různí hosté. Unikátní byl například workshop výroby 3D látek, který je asi budoucností oděvnictví. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linette Manuell, mentorka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Každý si představí 3D tištěná móda no dobře...kabelka nebo maximálně náušnice, ale my už dnes dokážeme vytvářet 3D tištěné boty, 3D spodní prádlo, 3D tričko." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">účastnice kurzu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Přihlásila jsme se do Fashionupu, protože jsme hledala cesty, jak rozvíjet svou značku, své podnikání." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V první výzvě byly mezi tři vybrané programy rozděleny 3 miliony korun. V novém programu, do kterého se mohou mentoři hlásit do 13.6., je milionů šest. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">OHK posedmé udělovala cenu Merkurova křídla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Okresní hospodářská komora v Opavě už posedmé udělovala cenu Merkurova křídla. Ta se uděluje co dva roky nejúspěšnějším podnikatelům, živnostníkům a také osobnostem Opavska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nominace na cenu Merkurova křídla podávají nejen odborníci, ale prakticky kdokoliv, kdo by rád ocenil práci některé z firem z Opavska, Hlučínska, nebo Vítkovska. Slavnostní ceremoniál proběhl v reprezentativních prostorách Knihovny Petra Bezruče v Opavě. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lukáš Petřík, ředitel OHK v Opavě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je třeba říci, že těch firem, které by si zasloužily ocenění, je daleko více, nicméně posuzovali jsme jen ty, které byly nominovány do této soutěže.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na letošní ročník přišlo 62 nominací, které posuzovala sedmičlenná odborná porota. Hodnotila nejen ekonomickou stabilitu, ale i inovace, přínos pro region nebo podnikatelský příběh.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Kokošek (ANO), náměstek primátora Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pro okres Opava a pro občany a pro město je to velice významná soutěž, protože ohodnocuje ty podnikatelské subjekty a jejich snahu, píli zde zaměstnávat občany a rozvíjet náš region.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Kostera, osobnost regionu, sbormistr: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem překvapený velice, strašně si toho vážím, protož jsou tu lepší, myslím, všichni jako v podnikání.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Weiss, živnostník regionu, majitel firmy Zahradnictví Weiss: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to zásluha především všech našich zaměstnanců, že odvádějí kvalitní práci.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Hon, velká firma regionu, majitel firmy HON a.s.: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Snažíme se to dělat dobře a vážit si lidí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Moravec, střední firma regionu, spolumajitel firmy Moravec - kvalitní ponožky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady toto je taková meta pro nás, kdy si myslím, že se podíváme, vidíme ano, že opravdu to co děláme, je opravdu správné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merkur je v římské mytologii bůh obchodu, zisku, cestování a také poslem bohů. Bývá zobrazován s okřídlenými botami nebo přilbou. Právě okřídlená přilba je i symbolem hospodářské komory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy 2. 6. 2025 16.00 - 1</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEZ OBĚTÍ NA SILNICÍCH V KVĚTNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V květnu nezemřel při nehodách v MS kraji nikdo, loni to byli tři lidé. Od začátku roku má statistika 10 obětí, o dvě méně než vloni. Nehod ubylo i celkově – 782 za květen, meziročně o 214 méně.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARVINÁ MÁ NEJVÍC DĚTSKÝCH HŘIŠŤ V OKRESE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ve městě je 49 hřišť, což je dvojnásobek oproti jiným městům v okrese. Přibývají nové atrakce i lanová centra, vše najdete v online mapě. Cílem je, aby každá rodina měla hřiště pár minut chůze od domova.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Studenti se učili ze zkušeností našich předků</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propojení generací skrze řemeslné a tvořivé aktivity si klade za cíl nový projekt organizace Zkušení.cz "Učíme se ze zkušeností našich předků". V rámci akce KUTIL FEST 2025 v ostravském domově Magnolie si tentokrát mohli senioři společně se studenty vyrobit třeba ptačí budku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Propojení generací je důležitý proces, který umožňuje  vzájemné porozumění a spolupráci mezi lidmi různých věkových skupin. Domov  Magnolie v Ostravě-Vítkovicích podporuje aktivity spojující své klienty se  studenty středních škol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Pečínková, klientka domova Magnolie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Hodně to osvěží ty staré, protože oni zapomenou na to, že mají jakési ty roky, víte?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Urbášková, klientka domova Magnolie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ty učnice, to já s nimi strašně moc povykládám."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valerie Růžičková, studentka zdravotnického lycea SOŠ  Iuventas: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jsem ráda, když u ní vidím tu radost z toho, že jsem s ní, že jí pomáhám, že si s ní povídám."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eliška Perdulová, studentka zdravotnického lycea SOŠ  Iuventas:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Mě zajímá i ten jejich příběh, co říkají, co zažili."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Společnost dělají místním seniorům často taky studenti  Střední školy prof. Zdeňka Matějčka. V rámci DNE S RODINOU aneb KUTIL  FESTU 2025 společně vytvářeli krmítka pro ptáky a společně taky rozhodli, kam  bude krmítko v rámci města umístěno.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Hladík, student SŠ prof. Zdeňka Matějčka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to podle mě nejlepší způsob předávání informací, zkušeností. Je to podle mě hodně důležité."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Čmielová, ředitelka organizace Zkušení.cz:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nám se daří úžasná věc, že spolu spolupracují, že spolu hovoří, pomáhají si a ti mladí se učí od těch zkušených."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studenti mohou naopak seniory obohatit třeba o lepší znalost  nových technologií nebo moderní slovník. Hlavním cílem je ale vytváření  vzájemného respektu, důvěry a porozumění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do novojičínských vil se vrátil potomek zakladatelů firmy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do období první republiky se ponořili návštěvníci Kouzelného dne v areálu novojičínských Hückelových vil. Ty v minulosti patřily významné kloboučnické rodině a právě její potomek tu zavzpomínal na dětství, které zde prožil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charleston, dobová módní přehlídka, vystoupení šansoniérky - to byly některé programy letošního 5. ročníku Kouzelného dne v Hückelových vilách, které se tak stylově ponořily do období své prvorepublikové slávy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">návštěvníci akce:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Na pozvánce bylo uvedeno, že můžete přijít v historickém kostýmu a top je pro mě výzva.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Ty staré dobré časy se nesmí  zapomínat.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Smyslem je poukázat na tyto dva historické skvosty a hlavním důvodem je poukázat na tu nutnost té záchrany.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Akci děláme už pátým rokem, abychom areál oživili, abychom se přivedl lidi, aby měli možnost se sem podívat, protože je o něj pořád velký zájem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé v rámci akce hojně využívali možnost podívat se do jedné z vil, a byl mezi nimi i devadesátiletý Jochen Hückel, potomek zakladatelů kloboučnické firmy, který přicestoval z Kanady. Ve vilách prožil dětství.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jochen Hückel, potomek zakladatelské kloboučnické rodiny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Když jsem tu byl před několika lety, byl jsem spíše skeptický, že se s vilami podaří něco udělat. Ale teď jsem rád, že i když to chátrání jde na nich vidět, tak že se podařilo zastavit. A vidím skrze to úsilí, které tady je, budoucnost pro obě vily.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouzelný den v Hückelových vilách byl oceněna jako výjimečný počin v kulturní oblasti Nového Jičína za rok 2024. Akce byla podpořena i z rozpočtu Moravskoslezského kraje. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy 2. 6. 2025 16.00 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KABÁTŮV KOPEC POD PYROTECHNICKÝM DOHLEDEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na místě bývalého sovětského cvičiště v Krnově probíhá průzkum kvůli nálezu minového detonátoru. Práce se soustředí na okolí stezky a výsledky budou známy do konce července.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOHUMÍN MÁ NEJDELŠÍ CYKLOOKRUH V KRAJI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohumín oznámil, že má nejdelší cyklookruh v kraji. Vrbický okruh měří 5,7 kilometru a vznikal víc než deset let v pěti etapách. Město do něj investovalo téměř 23 milionů a propojuje rekreaci s ochranou přírody. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ostrava Beach Pro: nadšení fanoušci a bronz pro Čechy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeští mistři světa Ondřej Perušič s Davidem Schweinerem napravili semifinálové zklamání vítězstvím nad Poláky a odvezli si z Ostrava Beach pro bronzové medaile. Na tento beachvolejbalový svátek se bude dlouho vzpomínat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pět dní světového beachvolejbalu, nabité tribuny, medailové  emoce i slzy po těžkých porážkách – takový byl 8. ročník J&T Banka Ostrava  Beach Pro. Fanoušci opět vytvořili jedinečné kulisy. Od prvního podání až po  závěrečné finálové míče se v Dolních Vítkovicích psaly příběhy, které  potvrdily, že Ostrava patří mezi nejikoničtější zastávky světové tour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Duka, ředitel Ostrava Beach Pro:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jedná se opravdu o  tu nejprestižnější tour. Ze sportovního hlediska je výše už jen olympiáda a  mistrovství světa.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obrovskou radost domácím fanouškům udělali mistři světa  Ondřej Perušič a David Schweiner, kteří po semifinálovém neúspěchu vybojovali  bronz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Perušič, český reprezentant: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Ostravský turnaj si  samozřejmě užíváme díky tomu, že máme možnost se představit před našimi  rodinami, kamarády, před českými fanoušky a ta jejich podpora je opravdu cítit  a moc nám pomáhá předvádět to nejlepší co umíme.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Schweiner, český reprezentant: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to skvělé být  oceněný domácími fanoušky a zahrát si před tou kulisou.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    Ve finálovém severském souboji mezi Nory a Švédy ukázali  větší fyzickou i mentální připravenost Švédové Åhman s Hellvigem a díky skvělé  formě slaví další vítězství. V ženské části turnaje se radovaly Brazilky  Thamela a Victoria, které si v Ostravě dokráčely pro zlato po vítězství nad  lotyšskou dvojicí Anastasija  -  Tina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.6.2025, 16:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Fashion Up podporuje začátky podnikání v modě a textilu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava podporuje řemeslné podnikání. Zájemci mohou v začátcích využít dotační program, který spočívá v pomoci s nastartováním podnikání, mentoringu i praktických ukázkách. Podpořen byl například projekt z oblasti textilní tvorby, který nabídl i workshop s výrobou látek 3D tiskem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava vloni vypsala program pro začínající podnikatele nebo ty, kteří se chtějí ve svém oboru zlepšovat. Nejde ale o přímou finanční podporu. Dotace byla určena pro mentory a ti připravili pro budoucí podnikatele program, který je na to připraví. Vybrány byly tři obory: gastro, řemesla a textilní tvorba. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"To znamená, nejde jenom o to to vyrobit nebo tu službu vymyslet a předat, ale musí je odprezentovat, učí se jí marketing, jak to vlastně prodat ty věci."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Například do projektu FashionUP na podporu podnikání v textilní tvorbě a oděvnictví bylo vybráno 13 žen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra Orsagova, mentorka FashionUP: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Podnikatelé s námi prošli půlroční cestu, kde jsme si nastavovali vůbec začátek podnikání, nějaký business plán, cenotvorbu, marketing."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mezi mentory byli i různí hosté. Unikátní byl například workshop výroby 3D látek, který je asi budoucností oděvnictví. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linette Manuell, mentorka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Každý si představí 3D tištěná móda no dobře...kabelka nebo maximálně náušnice, ale my už dnes dokážeme vytvářet 3D tištěné boty, 3D spodní prádlo, 3D tričko." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">účastnice kurzu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Přihlásila jsme se do Fashionupu, protože jsme hledala cesty, jak rozvíjet svou značku, své podnikání." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V první výzvě byly mezi tři vybrané programy rozděleny 3 miliony korun. V novém programu, do kterého se mohou mentoři hlásit do 13.6., je milionů šest. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">OHK posedmé udělovala cenu Merkurova křídla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Okresní hospodářská komora v Opavě už posedmé udělovala cenu Merkurova křídla. Ta se uděluje co dva roky nejúspěšnějším podnikatelům, živnostníkům a také osobnostem Opavska.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nominace na cenu Merkurova křídla podávají nejen odborníci, ale prakticky kdokoliv, kdo by rád ocenil práci některé z firem z Opavska, Hlučínska, nebo Vítkovska. Slavnostní ceremoniál proběhl v reprezentativních prostorách Knihovny Petra Bezruče v Opavě. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lukáš Petřík, ředitel OHK v Opavě: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je třeba říci, že těch firem, které by si zasloužily ocenění, je daleko více, nicméně posuzovali jsme jen ty, které byly nominovány do této soutěže.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na letošní ročník přišlo 62 nominací, které posuzovala sedmičlenná odborná porota. Hodnotila nejen ekonomickou stabilitu, ale i inovace, přínos pro region nebo podnikatelský příběh.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Kokošek (ANO), náměstek primátora Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pro okres Opava a pro občany a pro město je to velice významná soutěž, protože ohodnocuje ty podnikatelské subjekty a jejich snahu, píli zde zaměstnávat občany a rozvíjet náš region.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Kostera, osobnost regionu, sbormistr: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem překvapený velice, strašně si toho vážím, protož jsou tu lepší, myslím, všichni jako v podnikání.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Weiss, živnostník regionu, majitel firmy Zahradnictví Weiss: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to zásluha především všech našich zaměstnanců, že odvádějí kvalitní práci.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Václav Hon, velká firma regionu, majitel firmy HON a.s.: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Snažíme se to dělat dobře a vážit si lidí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Moravec, střední firma regionu, spolumajitel firmy Moravec - kvalitní ponožky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady toto je taková meta pro nás, kdy si myslím, že se podíváme, vidíme ano, že opravdu to co děláme, je opravdu správné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merkur je v římské mytologii bůh obchodu, zisku, cestování a také poslem bohů. Bývá zobrazován s okřídlenými botami nebo přilbou. Právě okřídlená přilba je i symbolem hospodářské komory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy 2. 6. 2025 16.00 - 1 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEZ OBĚTÍ NA SILNICÍCH V KVĚTNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V květnu nezemřel při nehodách v MS kraji nikdo, loni to byli tři lidé. Od začátku roku má statistika 10 obětí, o dvě méně než vloni. Nehod ubylo i celkově – 782 za květen, meziročně o 214 méně. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARVINÁ MÁ NEJVÍC DĚTSKÝCH HŘIŠŤ V OKRESE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ve městě je 49 hřišť, což je dvojnásobek oproti jiným městům v okrese. Přibývají nové atrakce i lanová centra, vše najdete v online mapě. Cílem je, aby každá rodina měla hřiště pár minut chůze od domova.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Studenti se učili ze zkušeností našich předků</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propojení generací skrze řemeslné a tvořivé aktivity si klade za cíl nový projekt organizace Zkušení.cz "Učíme se ze zkušeností našich předků". V rámci akce KUTIL FEST 2025 v ostravském domově Magnolie si tentokrát mohli senioři společně se studenty vyrobit třeba ptačí budku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Propojení generací je důležitý proces, který umožňuje  vzájemné porozumění a spolupráci mezi lidmi různých věkových skupin. Domov  Magnolie v Ostravě-Vítkovicích podporuje aktivity spojující své klienty se  studenty středních škol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Pečínková, klientka domova Magnolie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Hodně to osvěží ty staré, protože oni zapomenou na to, že mají jakési ty roky, víte?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Urbášková, klientka domova Magnolie:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Ty učnice, to já s nimi strašně moc povykládám."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valerie Růžičková, studentka zdravotnického lycea SOŠ  Iuventas: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jsem ráda, když u ní vidím tu radost z toho, že jsem s ní, že jí pomáhám, že si s ní povídám."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eliška Perdulová, studentka zdravotnického lycea SOŠ  Iuventas:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Mě zajímá i ten jejich příběh, co říkají, co zažili."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Společnost dělají místním seniorům často taky studenti  Střední školy prof. Zdeňka Matějčka. V rámci DNE S RODINOU aneb KUTIL  FESTU 2025 společně vytvářeli krmítka pro ptáky a společně taky rozhodli, kam  bude krmítko v rámci města umístěno.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Hladík, student SŠ prof. Zdeňka Matějčka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to podle mě nejlepší způsob předávání informací, zkušeností. Je to podle mě hodně důležité."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Čmielová, ředitelka organizace Zkušení.cz:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nám se daří úžasná věc, že spolu spolupracují, že spolu hovoří, pomáhají si a ti mladí se učí od těch zkušených."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studenti mohou naopak seniory obohatit třeba o lepší znalost  nových technologií nebo moderní slovník. Hlavním cílem je ale vytváření  vzájemného respektu, důvěry a porozumění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do novojičínských vil se vrátil potomek zakladatelů firmy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do období první republiky se ponořili návštěvníci Kouzelného dne v areálu novojičínských Hückelových vil. Ty v minulosti patřily významné kloboučnické rodině a právě její potomek tu zavzpomínal na dětství, které zde prožil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charleston, dobová módní přehlídka, vystoupení šansoniérky - to byly některé programy letošního 5. ročníku Kouzelného dne v Hückelových vilách, které se tak stylově ponořily do období své prvorepublikové slávy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">návštěvníci akce:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Na pozvánce bylo uvedeno, že můžete přijít v historickém kostýmu a top je pro mě výzva.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Ty staré dobré časy se nesmí  zapomínat.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Smyslem je poukázat na tyto dva historické skvosty a hlavním důvodem je poukázat na tu nutnost té záchrany.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Akci děláme už pátým rokem, abychom areál oživili, abychom se přivedl lidi, aby měli možnost se sem podívat, protože je o něj pořád velký zájem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lidé v rámci akce hojně využívali možnost podívat se do jedné z vil, a byl mezi nimi i devadesátiletý Jochen Hückel, potomek zakladatelů kloboučnické firmy, který přicestoval z Kanady. Ve vilách prožil dětství.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jochen Hückel, potomek zakladatelské kloboučnické rodiny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Když jsem tu byl před několika lety, byl jsem spíše skeptický, že se s vilami podaří něco udělat. Ale teď jsem rád, že i když to chátrání jde na nich vidět, tak že se podařilo zastavit. A vidím skrze to úsilí, které tady je, budoucnost pro obě vily.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouzelný den v Hückelových vilách byl oceněna jako výjimečný počin v kulturní oblasti Nového Jičína za rok 2024. Akce byla podpořena i z rozpočtu Moravskoslezského kraje. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy 2. 6. 2025 16.00 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KABÁTŮV KOPEC POD PYROTECHNICKÝM DOHLEDEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na místě bývalého sovětského cvičiště v Krnově probíhá průzkum kvůli nálezu minového detonátoru. Práce se soustředí na okolí stezky a výsledky budou známy do konce července. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOHUMÍN MÁ NEJDELŠÍ CYKLOOKRUH V KRAJI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohumín oznámil, že má nejdelší cyklookruh v kraji. Vrbický okruh měří 5,7 kilometru a vznikal víc než deset let v pěti etapách. Město do něj investovalo téměř 23 milionů a propojuje rekreaci s ochranou přírody. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ostrava Beach Pro: nadšení fanoušci a bronz pro Čechy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeští mistři světa Ondřej Perušič s Davidem Schweinerem napravili semifinálové zklamání vítězstvím nad Poláky a odvezli si z Ostrava Beach pro bronzové medaile. Na tento beachvolejbalový svátek se bude dlouho vzpomínat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pět dní světového beachvolejbalu, nabité tribuny, medailové  emoce i slzy po těžkých porážkách – takový byl 8. ročník J&T Banka Ostrava  Beach Pro. Fanoušci opět vytvořili jedinečné kulisy. Od prvního podání až po  závěrečné finálové míče se v Dolních Vítkovicích psaly příběhy, které  potvrdily, že Ostrava patří mezi nejikoničtější zastávky světové tour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Duka, ředitel Ostrava Beach Pro:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jedná se opravdu o  tu nejprestižnější tour. Ze sportovního hlediska je výše už jen olympiáda a  mistrovství světa.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obrovskou radost domácím fanouškům udělali mistři světa  Ondřej Perušič a David Schweiner, kteří po semifinálovém neúspěchu vybojovali  bronz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Perušič, český reprezentant: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Ostravský turnaj si  samozřejmě užíváme díky tomu, že máme možnost se představit před našimi  rodinami, kamarády, před českými fanoušky a ta jejich podpora je opravdu cítit  a moc nám pomáhá předvádět to nejlepší co umíme.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Schweiner, český reprezentant: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Je to skvělé být  oceněný domácími fanoušky a zahrát si před tou kulisou.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    Ve finálovém severském souboji mezi Nory a Švédy ukázali  větší fyzickou i mentální připravenost Švédové Åhman s Hellvigem a díky skvělé  formě slaví další vítězství. V ženské části turnaje se radovaly Brazilky  Thamela a Victoria, které si v Ostravě dokráčely pro zlato po vítězství nad  lotyšskou dvojicí Anastasija  -  Tina.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-06-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>