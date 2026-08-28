--- v1 (2026-05-10)
+++ v2 (2026-08-28)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-06-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-06-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>