--- v0 (2025-12-20)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">K dopadení zlodějů kabelů pomohlo DNA z místa činu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulém vydání Regionálních zpráv Polar jsme vás informovali o bezdomovcích, kteří ukradli hliníkové slunečníky, aby je zpeněžili ve sběrně a dnes máme velmi podobný případ. Tentokrát se dva muži z Ostravy specializovali na krádeže měděných kabelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -606,53 +721,52 @@
         <w:t xml:space="preserve">Jana Dobešová, Rubikon Centrum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tenhle letošní rok je věnován na rodině a my jsme jenom to velmi vděční, protože rodina je velmi cennou tou komoditou, kterou oni vlastně mají nějakým způsobem rozbořenou, neuchopenou. A zároveň vnímáme, že chtějí být dobrými rodiči, chtějí být dobrými otci, matkami. A chtějí vlastně ty děti, být tím vzorem. A znovu potřebují budovat ten vztah. A vlastně ten letošní den, Den dětí k tomu, je tím jedním z těch prvních kroků, protože i ten běh, který byl předtím, symbolizuje to, že každý ten metr je prostě těžký.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav, odsouzený: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jo, je to velká motivace pro mě a pro kluky, že se můžu zúčastnit tady. No a jsem rád, že můžu být s rodinou, je to velká příležitost. Motivace je jako do budoucna hodně velká." "Jak se vám běžely ty dva kilometry?" "Dalo se to. Člověk musel nasadit nějaké tempo, aby to zvládal, ale bylo to dobrý. Druhé místo, takže dobrý.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Běh odsouzených znamená pro spoustu odsouzených setkání s reálným světem, do kterého dříve nebo později opět vstoupí. Pak je velkou motivací právě rodina, která může leckoho motivovat a přimět k těm lepším činům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Běh odsouzených znamená pro spoustu odsouzených setkání s reálným světem, do kterého dříve nebo později opět vstoupí. Pak je velkou motivací právě rodina, která může leckoho motivovat a přimět k těm lepším činům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -727,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>