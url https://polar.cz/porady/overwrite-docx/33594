--- v0 (2025-12-20)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2025, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná stojí na prahu velké proměny. Po útlumu těžby čelí město celé řadě výzev. Od oživení bývalých důlních areálů přes demografické změny až po zajištění kvalitního života pro své obyvatele. Před námi je léto, které bude v Karviné opravdu nabité akcemi. Město připravilo desítky akcí, investuje do rozvoje rekreačních areálů. Více už primátor Jan Wolf. Vítejte u nás a dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -511,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-05-06-2025-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>