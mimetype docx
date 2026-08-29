--- v1 (2026-05-19)
+++ v2 (2026-08-29)
@@ -668,51 +668,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-05-06-2025-17-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-05-06-2025-17-26?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>