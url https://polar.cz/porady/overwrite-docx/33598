--- v0 (2025-12-19)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimální výše pokuty za špatné parkování je 750 korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nyní by měli zpozornět především řidiči a zejména ti, kteří někdy neparkují v souladu s dopravními předpisy. V Ostravě totiž začalo jezdit speciální vozidlo, které automaticky rozpozná přestupek a ihned online odesílá pokutu k vyřízení správnímu orgánu. Minimální výše trestu je 750 korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -281,51 +396,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OCENĚNÍ PRO OSTRAVSKOU KARDIOLOGII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ambulance srdečního selhání ve Fakultní nemocnici Ostrava získala prestižní mezinárodní certifikát od Evropské kardiologické společnosti. Potvrzuje, že ostravské pracoviště patří mezi špičková centra. Je jedním ze 57 akreditovaných center v Evropě a zároveň jediné v širokém okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřiště Viktorka vzniklo z programu Tvoříme prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Tvoříme prostor, který spojuje dobré nápady občanů s městskými penězi má další skvělý výsledek. V Ostravě-Porubě vzniklo dětské hřiště Viktorka, kde se vyřádí malé i starší děti a dokonce si na něm mohou zacvičit i senioři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -508,61 +629,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj trpí nedostatkem doktorů. Bez pediatra je zde téměř 7 000 dětí a bez všeobecného praktického lékaře více než 38 000 dospělých. Téma řešili zástupci kraje v souvislosti s kampaní praktických lékařů „11 milionů důvodů“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: „Co se týče těch dospělých, ono je to těžce zmapovatelné, ale mám tady strašnou spoustu karet, asi 150 tisíc karet na krajském úřadu. Je to hlavně vidět na pohotovostech, kdy strašná spousta lidí využívá, zneužívá z našeho pohledu,  pohotovosti jako vlastně ordinaci praktického lékaře a neváhají v 9 hodin večer přijít s naprostou banalitou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Blade nights Opava letos slaví 20 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Inline vyjížďky noční Opavou letos slaví 20 let. Vůbec první se uskutečnila v roce 2005 a zúčastnilo se jí 99 bruslařů. Od té doby jejich počet stále roste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -600,53 +710,52 @@
         <w:t xml:space="preserve">Jan Krejčíř, organizátor Blade nights Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se snažíme, aby bruslaři měli tu přední část té skupiny a ti, kteří se pohybují trošku jinou trajektorií, hlavně ti cyklisti, tak aby se pohybovali v té zadní části, aby nenarušili to bezpečí, které  kolem sebe bruslaři mají nebo měli by mít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jubilejní 20. ročník začal slavnostním přípitkem a poté se všichni společně vydali na okruh dlouhý přes 11 km. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci Blade nights Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Těším se moc, protože mě fakt baví tento kroužek a prostě je to nejlepší."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Těším se moc, protože mě fakt baví tento kroužek a prostě je to nejlepší." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to rozdíl, aspoň se projedete po městě, což většinou není možnost. Těším se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V čele bruslařů jede policejní vůz a doprovodné vozidlo, na konci pak vozidlo se zdravotníkem, kdyby se náhodou někonu něco stalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krejčíř, organizátor Blade nights Opava</w:t>
       </w:r>
       <w:r>
@@ -756,93 +865,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>