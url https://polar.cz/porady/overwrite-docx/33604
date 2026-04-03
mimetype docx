--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.6.2025, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova s prostory k podnikání bude mít nové topení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Problémy s topením, které během zimy nastaly v budově bývalého internátu, teď řeší radnice rekonstrukcí topného systému. V objektu je zhruba třicet nájemních prostor. Práce probíhají za provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,71 +199,63 @@
         <w:t xml:space="preserve">Lukáš Kaňuščák, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení technických služeb, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Předmětem té zakázky je oprava celkového topného systému. Od plynových kotlů, které nám zůstávají, které jsme dva roky zpátky vyměnili, tak teď postupujeme v demontáži starého topného systému, celkových rozvodů topných těles. Topná tělesa většinou byla umístěna pod okny, takže ty výklenky, které tam vznikly, zazdíváme, chystáme to na montáž nových topných těles a od plynových kotlů, od rozdělovače bude natažen nový topný systém po celé budově.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové rozvody budou rozděleny na několik větví a bude tak možné v budově teplotu lépe regulovat. V domě je i jeden byt, jehož obyvatelé mají jiné potřeby týkající se tepla než provozovatelé prodejen a služeb, kterých jsou tu zhruba tři desítky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové rozvody budou rozděleny na několik větví a bude tak možné v budově teplotu lépe regulovat. V domě je i jeden byt, jehož obyvatelé mají jiné potřeby týkající se tepla než provozovatelé prodejen a služeb, kterých jsou tu zhruba tři desítky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce, jak je vidět, v podstatě probíhají za chodu provozoven. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jiná možnost není, protože v tuto chvíli máme, řekl bych, devadesát procent prostor ve smluvním vztahu, to znamená, byl to problém vystěhovat ty provozovny na nějaký týden, čtrnáct dní. Proto se snažíme, co nejméně omezit ten provoz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kaňuščák, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -178,56 +285,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě to bude lepší, protože je to tady zastaralé, tady se vůbec nic neinvestoval, takže jsme za to rádi. A provoz zkrátka  musíme zvládnout.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U těch prostor, které nejsou v tuto chvíli využívané, provádíme i výměnu elektroinstalace, případně i okem. Samozřejmě jsme limitování rozpočtem města, to znamená, tyto úpravy provádíme v omezeném rozsahu, ale samozřejmě počítáme s tím, že v následujících letech budeme pokračovat. To znamená, chceme docílit toho, abychom měli veškeré okna v této budově vymíněné v horizontu dvou let nejpozději.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Termín dokončení aktuálně probíhajících prací je do konce září, nicméně snahou zhotovitele zakázky i města je, aby se lhůtu podařilo zkrátit.   </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénku čeká v červnu týden koncertů a oslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -373,53 +474,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Holáň, spolupořadatel akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vzniklo to tak, že za vámi přišel provozní hospody na koupališti, že bychom něco mohli zkusit udělat, tak jsme něco udělali. Začali jsme to plánovat tři měsíce před dnešním dnem. Pozvali jsme lidi, se kterými se setkáváme na různých srazech amerických aut. Na první ročník, za mě, dojelo asi celkem dost aut. Některá auta jsou evropská, některá americká, některé jsou více sportovní, některé jsou jen upravené.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Viliš, spolupořadatel akce, Dodge Crew MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Je to takový nápad, že tady ve Studénce asi sraz takových aut nikdy nebyl, tak jsme se spojili s klukama, kteří tady mají pod sebou tu hospodu, a řekli jsme si, že tady nalákáme lidi, aby se přišli podívat na auta, dali si něco k jídlu, aby tady také děti měly co dělat, takže jsou tu skákací hrady a trampolíny. Je to o tom, abychom se tady hlavně pobavili.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Je to takový nápad, že tady ve Studénce asi sraz takových aut nikdy nebyl, tak jsme se spojili s klukama, kteří tady mají pod sebou tu hospodu, a řekli jsme si, že tady nalákáme lidi, aby se přišli podívat na auta, dali si něco k jídlu, aby tady také děti měly co dělat, takže jsou tu skákací hrady a trampolíny. Je to o tom, abychom se tady hlavně pobavili.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Viliš, spolupořadatel akce, Dodge Crew MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou to hlavně auta, které jsou trošku výjimečné, které nejezdí po cestě každý den. Určitě je tady plno challengerů od Dodge, jsou tu nějaké Camara, Mustangy od Fordu, ale i třeba nějaké staré Golfy, takže je tu toho dost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci a účastníci akce: </w:t>
       </w:r>
     </w:p>
@@ -574,93 +674,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-06-06-2025-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>