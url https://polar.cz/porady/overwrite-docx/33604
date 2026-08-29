--- v1 (2026-04-03)
+++ v2 (2026-08-29)
@@ -716,51 +716,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-06-06-2025-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-06-06-2025-18-13?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>