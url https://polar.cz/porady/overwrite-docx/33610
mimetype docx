--- v0 (2025-12-19)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.6.2025, 16:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Mařádkova funguje už 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská ZŠ Mařádkova 15 si letos připomíná 100 let od svého založení. K tomuto výročí uspořádala zahradní slavnost i komentované prohlídky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -381,57 +496,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kapela hraje, skvělá show, za kapelou máme velkoplošnou led obrazovku, na té obrazovce ke každému songu máme sólo originální videoprojekce. Na těch videoprojekcích jsme spolupracovali se Slezskou univerzitou tady obor AVT a multimédia Opava a v rámci každé videoprojekce se díky zajímavým hravým titulkům se ty děti, studenti dozví něco o těch muzikálech. Je to víceméně zábavnou formou a lehce se dozví zajímavosti z muzikálu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diváci se tak dozví třeba to, které muzikály zaznamenaly největší úspěch, které vydělaly nejvíce peněz, které byly nejnavštěvovanější, nebo které byly původně propadák a nakonec se z jejich melodií staly hity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Škoda, producent: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Připomínáme tam Miloše Formana, připomínáme Markétu Irglovou, která jako jediná češka má Oscara za píseň Falling slowly, připomínáme Norberta Auerbacha, kterého téměř nikdo nezná a to je přesně ten člověk, který přemluvil Iana Fleminga, aby dal autorská práva ke svolení a natočení Jamese Bonda, mimochodem Auerbach stál i za Růžovým panterem. Potom tam zmiňujeme Jana Hamra, který mimo jiné napsal písničky k šíleně smutné princezně a získal spoustu cen za hudbu k seriálu Miami Vice. Dále zmiňujeme Ivana Krále jako giganta světové populární muziky, který spolupracoval s Iggym Popem, Patti Smith a tak dál.”</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Janáček, zpěvák a saxofonista: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já se vždycky těším, vlastně ty výchováky, výchovné koncerty, co tady byly, tak byly super, děcka byly super. Já mám roli Backing vokálů a zároveň hraju na saxofon, máme tam i takovou vsuvku v rámci Roberta Auerbacha, který protlačil Růžového pantera. Takže hrajeme tam úvodní znělku, která je nejznámější a děcka ji znají, takže když jsme to zahráli, tak všichni najednou začali výskat a radovat se, že to znají taky, že to mají rádi. Baví mě to a dává mi to smysl to dělat v rámci výchovných koncertů, protože dobré muziky není nikdy dost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikuláš Hrbáček, zpěvák: </w:t>
       </w:r>
@@ -556,93 +664,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-07-06-2025-16-36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>