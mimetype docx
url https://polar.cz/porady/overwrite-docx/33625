--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nenapravitelný zloděj je znovu za mřížemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nenapravitelný zloděj je znovu za mřížemi. Do svého zadržení stihl vloupání do 12 objektů v Ostravě a jeho technika vniknutí byla stejná, jako v minulosti....místo klíčů prostě používal páčidlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -317,89 +432,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téma letošní výstavy se jmenovalo Po stopách velkých mistrů a název sám o sobě napovídá, že se jednalo o variace na nejslavnější světové obrazy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Zvonečková, pedagožka a výtvarnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zapojilo se téměř pět set dětí, to znamená všichni žáci naší školy. Každá třída od první do deváté třídy měla za úkol ztvárnit nebo nějakým způsobem znázornit díla podle daných umělců. Protože máme 23 tříd, tak to bylo celkem 23 velkých umělců, jako třeba Pablo Picasso, Leonardo da Vinci a další.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti využívaly své fantazie a tím pádem vznikly skutečně zdařilá a důvtipná díla. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti využívaly své fantazie a tím pádem vznikly skutečně zdařilá a důvtipná díla.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: Anna Matějková, žákyně 8.A: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tvořila jsem Dámu ve zlatém a bylo to podle Gustava Klimta. Jsme měli naše třída, jsme měli jeho inspirace. Tvořilo se to tak, že nám paní učitelka dala obličej paní a my jsme měli podle naší inspirace udělat šaty, všechnu barvu, cokoliv, její pozadí, úplně cokoliv, to bylo na nás.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: Natálie Vaculová, žákyně 9.B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže my jsme vytvořili Baby podle inspirace Alexandera Caldera. Je to vlastně taková moderní socha.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě děl, které zpracovaly pro výstavu děti ze Základní školy Borovského, byl na vernisáži k vidění také kulturní program, vytvořený žáky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě děl, které zpracovaly pro výstavu děti ze Základní školy Borovského, byl na vernisáži k vidění také kulturní program, vytvořený žáky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahradní slavnost poprvé bavila seniory Domova Duha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -946,93 +1059,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-06-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>