--- v0 (2025-12-20)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.6.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu přibydou 2 zubařské ordinace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení obvodu Ostrava-Jih investovalo 11 milionů korun do 2 nových zubních ordinací. Ty vznikly v nově zrekonstruovaných prostorách G-Centra na Čujkovově ulici. Ordinace se nyní připravují na provoz a zájemci o zubaře se registrují v obřadní síni na radnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,57 +227,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, zájemci o zubaře</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Můj doktor šel do  důchodu, my jsme se přišli z Bruntálu a dva roky už jsme tady, ale  nemůžeme najít zubaře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zubaři by měli v nových ordinacích první pacienty začít  ošetřovat na už začátku července. Celkově v Moravskoslezském kraji aktuálně  chybí asi 150 stomatologů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U ZŠ V Zálomu otevřeli nové multifunkční hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Multifunkční hřiště s umělým sportovním povrchem je nově v provozu na ulici V Zálomu v Ostravě-Zábřehu. Lidé si zde zahrají volejbal, nohejbal, basketbal nebo malou kopanou. Svým umístěním doplňuje již dříve vybudované workoutové hřiště.</w:t>
       </w:r>
     </w:p>
@@ -282,53 +390,52 @@
         <w:t xml:space="preserve">Roman Fučík, pořadatel School Games</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Co se týká  jako sportovců, tak to narostlo, ale do finále se nám vždycky může dostat jenom  omezený počet, myslím, že jsme na nějakých 1200 dětech ve finále, ale  fanoušků nám jako přibylo, máme úplně plnou tribunu, nebo ráno byla, teď  se tady všude pohybují, protože pro ně máme i fanzony, takže pro nás úplně  jako pecka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Ivan (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:  „Je to paráda, zapojilo se nám více dětí, dneska tady zase na městě tisíc  sportujících, k tomu návštěva z našeho partnerského města Wodzisław Śląski,  plus tady sportují děti z Hrabové, z Nové Bělé, no a dneska jsme tady měli  i zástupce z města, z dalších městských obvodu, a vlastně všem se ten  projekt líbí, takže bychom rádi, aby v příštím roce bychom tady dostali školy  vlastně z celého města. A zase tím ten projekt trošičku zvětšili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jendou z osmi soutěžních disciplín byly i oblíbené  formule, které se odehrávají na parkovišti před hřištěm.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jendou z osmi soutěžních disciplín byly i oblíbené  formule, které se odehrávají na parkovišti před hřištěm. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tak vlastně, jeden je  vlastně řidič a ostatní jsou tahači. Formule je jako v normálním  závodě, jen musíme pravidelně prohodit vody, kola, matičky a vlastně  tahači celou tu trať běží a tahají mě, a já řídím a snažíme se najít co nejvíc  kol.“ – „Jak byste dneska zhodnotili tu vaši výhru?“ – „Jsme strašně šťastní,  protože na začátku byly velké komplikace, museli jsme dvakrát projet  depem, to nebyla vlastně naše chyba, ale i tak jsme to zvládli a byli jsme  první a vyhráli jsme to.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci</w:t>
       </w:r>
       <w:r>
@@ -396,57 +503,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhým cílem je shromáždění dat o fyzických aktivitách a  kondici dětí v obvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Ivan (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:  „Zase tady máme studie, které nám řeknou po roce, jak na tom děti jsou z  hlediska fyzické zdatnosti, vlastně nějakého závislostního chování a  sportovních návyků a vlastně my si to rok co rok můžeme porovnávat a  říkat, jestli se to zlepšuje, zhoršuje, vidět, na jaké jsme cestě. Data  většinou nelžou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhý ročník School Games se opět vydařil a také se rozrostl.  Z hlediska účastníků i fanoušků organizátoři akce mluví o 20% nárustu. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -522,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-17-06-2025-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>