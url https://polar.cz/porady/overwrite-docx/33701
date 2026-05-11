--- v0 (2025-12-17)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.6.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město láká mladé stomatology, dá jim čtvrt milionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město vyhlásilo dotační programy na příští rok. Mezi nimi je i novinka, kterou chce přilákat stomatology. Studenti tohoto oboru mohou získat stipendium ve výši čtvrt milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,53 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud bude o stipendia zájem, předpokladem města je, že tento dotační program bude vyhlášen i v příštím roce. Stomatology, kteří se v Novém Jičíně usadí, může město podpořit třeba i v oblasti bydlení.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Susíková, vedoucí odboru sociálních věcí, MěÚ Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme při přípravě tohoto programu vycházeli ze zkušeností jiných měst v rámci České republiky, které s obdobnou pobídkou vlastně přišla, i co se týče délky toho závazku, i co se týče výše stipendia, takže si myslíme, že je to nějakým způsobem adekvátní. A opravdu ta úvaha je o tom, že prostě za dva roky, když člověk zůstává v nějakém prostředí dva roky, už si vytvoří nějaké funkční vazby, seznámí se s prostředím a je zde větší předpoklad, že by u nás zůstal.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Termín pro podání žádostí je vymezen od 1. do 30. září, podrobnosti jsou na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Termín pro podání žádostí je vymezen od 1. do 30. září, podrobnosti jsou na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Susíková, vedoucí odboru sociálních věcí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Žádost je velmi jednoduchá. Jenom co chceme takového specifičtějšího, je motivační dopis k Novému Jičínu, aby se opravdu žadatelé podívali, kde Nový Jičín je, co nabízí a aby věděli, k jakému městu se nějakým způsobem zavazují a uvazují.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týče dalších oblastí programových dotací, na podporu sportu je vyčleněno 14 milionů korun. Tato částka je již ponížena o dosavadní obvyklý příspěvek tělovýchovné jednotě, jejíž sportoviště od 1. července bude vlastnit a provozovat město. Na obnovu kulturních památek a aktivity v kultuře lze čerpat ze souhrnné sumy téměř pěti milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,53 +291,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Venkovní areál u Orlovny je místem, kde se Loučka třetím rokem rozhodla oslavit svůj den.  Akce plná hudby a programů pro děti byla příležitostí i pro prezentaci zdejší mateřské školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loučka slavila v červnu svůj den a ten hned v úvodu patřil vystoupení nejmenších účinkujících, dětem z místní mateřské školy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Palacká, vedoucí učitelka MŠ Loučka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Den Loučky je pro nás významným mezníkem na konci roku, protože děti se mohou prezentovat před rodiči i před známými, kteří se tu přijdou podívat užít si ten program. Tuto tradici zachováváme již třetím rokem a věřím, že budeme pokračovat.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Den Loučky je pro nás významným mezníkem na konci roku, protože děti se mohou prezentovat před rodiči i před známými, kteří se tu přijdou podívat užít si ten program. Tuto tradici zachováváme již třetím rokem a věřím, že budeme pokračovat.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Palacká, vedoucí učitelka MŠ Loučka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslíme si, že není dobré, aby se na lidovky zapomnělo, takže v těch lidovkách budeme pokračovat a jsme rádi, když nás i rodiče podpoří.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A také následující odpolední program v areálu u Orlovny patřil především dětem, zapojit se mohly do her v rámci animačního programu a nebo si vyzkoušet akrobacii s Circus Dance Studio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,53 +404,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči věnovali letošní Den požární bezpečnosti prevenci požárů ve venkovním prostředí.Také v Novém Jičíně otevřeli svou stanici veřejnosti a kromě užitečných informací tu připravili ukázky své výstroje a techniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novojičínskou hasičskou stanici od rána plnily především skupiny školních dětí, jejich zájem tu přitahovala vozová technika a výstroj. Hasiči svůj Den otevřených dveří pořádají každý rok vždy v pátek třináctého a letos tedy připadl na 13. červen. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, ředitel ÚO HZS Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tento Den požární  bezpečností je zaměřen na zásahy ve venkovním prostředí, kdy hlavní důraz je kladen na prevenci, to znamená na bezpečné používání a manipulaci s otevřeným ohněm v přírodním prostředí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tento Den požární  bezpečností je zaměřen na zásahy ve venkovním prostředí, kdy hlavní důraz je kladen na prevenci, to znamená na bezpečné používání a manipulaci s otevřeným ohněm v přírodním prostředí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanessa Hyvnarová, preventivně výchovná činnost, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ÚO HZS Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V přírodě je důležité vybírat vhodný prostor, nerozdělávat oheň v lesním prostředí, vždycky se počítá minimálně padesát metrů od hranice lesa. Dobré je oheň rozdělat na místech, kde už jsou ohniště vytvořená. Pokud bychom si potřebovali vytvořit vlastní ohniště, tak je dobré vydloubnout menší jámu, obložit ji kameny. Důležité je mít vždycky u sebe zásobu vody a oheň uhasit tak, aby tam nebyly vidět žádné žhavé uhlíky.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -527,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-06-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>