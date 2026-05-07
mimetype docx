--- v0 (2026-02-10)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slavnostech Jihu padl rekord v návštěvnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřiště na Svazácké ulici v Ostravě-Zábřehu se na dva dny proměnilo v centrum dění celého obvodu. Slavnosti Jihu přilákaly tisíce návštěvníků, kteří si užili koncerty známých kapel, bohatý doprovodný program i rozmanitou gastrozónu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -338,57 +453,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Cílem této akce je  přilákat děti do knihoven a takovým příjemným bonusem je to, že děti,  které se přihlásí do konce prázdnin letošního roku, tak mají registrační  poplatek zdarma po celý další rok. Platí to nejen pro naši pobočku, ale  platí to pro všechny pobočky, kterých máme 28 v rámci Knihovny Města  Ostravy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Ivan (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Je  to tradiční akce pasování prvňáčků na čtenáře, kdy děti se dozví tady něco  o knížkách, je tady takové krátké představení a vlastně je to taková  tradice, kdy z nich děláme čtenáře a určitě čtenářská gramotnost je  důležitá a i v dnešní digitální době je prostě fajn si vzít tu klasickou  knížku do ruky a listovat si v ní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pasování prvňáčků je dlouholetou tradicí v městském  obvodu. Lásku ke čtení se takto snaží každoročně probudit u více než 4 stovek  dětí. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové pumptrackové hřiště funguje na Jihu už rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -542,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-24-06-2025-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>