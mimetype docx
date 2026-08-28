--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ze zarostlé bažiny vzniklo unikátní místo pro relaxaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Hrabová se může pochlubit novým relaxačním areálem, který vznikl na místě, které bylo donedávna zarostlým, nepřístupným prostorem. Z přírodního mokřadu vzniklo unikátní místo pro odpočinek a procházky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,68 +326,66 @@
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Předpokládáme, že do konce října, tak jak je postavena smlouva, by měly být veškeré práce hotovy. Pak budeme z dosažených úspor po dobu deseti let tuto investici v částce téměř 150 milionů korun splácet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vypočtená garantovaná úspora by dle dodavatele zakázky, společností ENETIQA, měla být zhruba 6,7 milionů korun ročně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 24. 6. 2025 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 24. 6. 2025 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ARCHITEKTONICKÁ SOUTĚŽ NA NOVÉ BAZALY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt Nové Bazaly v Ostravě má za sebou další důležitý krok. V architektonické soutěži na podobu nového fotbalového stadionu zůstávají poslední čtyři studia, která nyní své návrhy dopracují do finální podoby. Stadion má být nejen sportovním stánkem mezinárodní úrovně pro téměř 20 tisíc diváků, ale i novou architektonickou dominantou města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt Nové Bazaly v Ostravě má za sebou další důležitý krok. V architektonické soutěži na podobu nového fotbalového stadionu zůstávají poslední čtyři studia, která nyní své návrhy dopracují do finální podoby. Stadion má být nejen sportovním stánkem mezinárodní úrovně pro téměř 20 tisíc diváků, ale i novou architektonickou dominantou města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JESENÍKY A OSTRAVU PROPOJÍ CYKLOBUSOVÁ LINKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestování za krásami Jeseníků bude i letos jednodušší. O víkendech a státních svátcích vyjede oblíbená přímá autobusová linka z Ostravy přes Opavu, Bruntál a Malou Morávku až na Červenohorské sedlo a do Koutů nad Desnou. První spoj vyrazí už v sobotu 28. června a jezdit bude až do konce srpna. Autobus bude vybavený také vlekem pro sedm jízdních kol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -432,53 +545,52 @@
         <w:t xml:space="preserve">Josef Bělica (ANO), hejtman MSK, zastupitel Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V rámci vyrovnávání kraje s Úřadem pro zastupování státem ve věcech majetkových kraj nabyl tyto nemovitosti, které jsou na území města a my jsme měli jako město o tyto nemovitosti dlouhodobý zájem. A je to samozřejmě ta budova, která je dlouhodobě nevyužívaná a potom ten spojovací krček, který vede do té části úřadu práce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak budovu radnice v budoucnu využije, zatím není rozhodnuto. Jednou z variant může být ubytovací zařízení pro sportovce, které ve městě chybí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 24. 6. 2025 17.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 24. 6. 2025 17.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MSK PODPORUJE ZNEVÝHODNĚNÉ OBLASTI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj pokračuje v podpoře znevýhodněných oblastí. Obce z Osoblažska a Vítkovska letos získají na své rozvojové projekty celkem 35 milionů korun. Peníze kraj rozdělil mezi 14 obcí – například v Melči se chystá revitalizace zdravotnického střediska, v Budišově nad Budišovkou rekonstrukce školní kuchyně a v Hlince výstavba nových bytů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -729,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-06-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>