--- v0 (2025-12-19)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.6.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odstartovaly rekonstrukce zámeckých koníren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odstartovala rekonstrukce a obnova zámeckých koníren, pro které se již několik let plánuje vize komunitně-kulturního centra. Staveniště bylo předáno zhotoviteli tento týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,53 +333,52 @@
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Karviná je dnes strukturálně postižené město a bude nějakou dobu trvat, než se nám podaří se přetvořit. My v rámci samosprávy děláme a snažíme se dělat veškeré kroky k tomu, abychom zpříjemnili bydlení a život ve městě Karviná. Samozřejmě to nějakou dobu potrvá, ale výrazně se zlepšilo životní prostředí. Myslím si, že jsme dnes nejzelenějším městem v České republice. Poddolované území je ve většině případů zrekultivováno a zalesněno. Máme krásné lokality, jako je Karvinské moře nebo Loděnice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Baxa (ODS), ministr kultury:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Existuje mnoho příkladů v Evropě, jak je možné takové areály využívat pro široké účely. Já jsem byl sedm let primátorem města Plzně, které bylo Evropským hlavním městem kultury v roce 2015, a v rámci naší inspirace jsem měl příležitost se seznámit s projektem SNU 2010, kde se na obrovském důlním území vybudoval prostor zvaný Zollverein. Tam se přesně kombinoval turistický ruch, tedy příležitost pro ty, kteří se zabývají službami, současně podnikání, a zároveň byla zachována památková péče. Myslím, že projekt Dolu Gabriela, se kterým jsem se měl možnost seznámit díky panu primátorovi, je přesně tím typem projektu, který nejen připomíná minulost, ale zároveň nabízí pracovní příležitosti a kvalitní turistické zázemí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr kultury Martin Baxa zároveň zdůraznil, že proměna regionu musí probíhat s respektem k jeho historii a přírodnímu prostředí. Podle něj by transformace neměla znamenat zapomnění, ale naopak – kulturní a historické dědictví by mělo být důstojně uchováváno a připomínáno. Příkladem je chystaný POHO park Gabriela, který má sloužit jako připomínka hornické minulosti a zároveň nabídnout moderní zázemí pro návštěvníky dolu Gabriela i kostela sv. Petra z Alkantary. Důraz se v rámci celé transformace klade především na konkrétní a dlouhodobá řešení, která umožní Karviné posunout se dál jak z hlediska udržitelnosti krajiny, tak i společenského života a pracovního uplatnění. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr kultury Martin Baxa zároveň zdůraznil, že proměna regionu musí probíhat s respektem k jeho historii a přírodnímu prostředí. Podle něj by transformace neměla znamenat zapomnění, ale naopak – kulturní a historické dědictví by mělo být důstojně uchováváno a připomínáno. Příkladem je chystaný POHO park Gabriela, který má sloužit jako připomínka hornické minulosti a zároveň nabídnout moderní zázemí pro návštěvníky dolu Gabriela i kostela sv. Petra z Alkantary. Důraz se v rámci celé transformace klade především na konkrétní a dlouhodobá řešení, která umožní Karviné posunout se dál jak z hlediska udržitelnosti krajiny, tak i společenského života a pracovního uplatnění.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dolański Gróm opět na scéně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -346,53 +460,52 @@
         <w:t xml:space="preserve">Marek Matuszyński, spoluorganizátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ta jedna je určitě mladá, je to kapela, která je složena ze studentů polského gymnázia v Českém Těšíně, ta druhá je skupina Arzia, která hrála v devadesátých letech, pak si dali dvacetiletou pauzu, a teď se vrátili na stage, jsou to taky místní kluci a hrají skvělý rock.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všechno se mi líbí hudba, pití, jídlo, všechno." "Je to super, protože jsou dvě scény, na každé je něco jiného." “Podle mě, Dolański Gróm je taková předdovolenková tradice, kdy se můžu setkat s lidmi, kolegy, známými, a poslouchat dobrou muziku, to je takový standard Dolańského Grómu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V jakém duchu se bude příští ročník Dolańského Grómu konat, to je zatím ve hvězdách. Jedno je však jisté - akce se rozhodně za rok zase uskuteční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V jakém duchu se bude příští ročník Dolańského Grómu konat, to je zatím ve hvězdách. Jedno je však jisté - akce se rozhodně za rok zase uskuteční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -467,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-06-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>