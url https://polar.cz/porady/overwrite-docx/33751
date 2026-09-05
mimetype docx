--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -622,51 +622,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-06-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-06-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>