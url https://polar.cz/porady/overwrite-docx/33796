--- v0 (2026-01-30)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.7.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropická vedra trápí lidi i zvířata, firmy mění režim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parné dny zasáhly celé Česko a dotýkají se každodenního života – od výroby přes stavebnictví až po útulky pro zvířata. Teploty nad 30 stupňů Celsia nutí firmy i organizace zavádět opatření, která mají chránit zdraví lidí i čtyřnohých svěřenců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -468,65 +583,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grażyna Wróblová, referentka bytového fondu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Budeme se snažit ty byty rekonstruovat, nebo domy postupně tak, abychom byli potom schopni přestěhovat stávající nájemce. To znamená čtyři byty jsou obsazené. Takže ty čtyři rodiny postupně přestěhovat do toho nového a postupně rekonstruovat další bytové domy. Dispozice bytových domů zůstanou zachované. To znamená budou tam byty o velikosti 1+1, 2+1, 3+1.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nájemník: “Jsme rádi, že se to tady opraví a že budeme už tady bydlet jako lidi. Tady máme plíseň atd.” Takže tady chcete zůstat? “No jistě, už bych nikam nešel.”</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Elim Opava finišuje s rekonstrukcí po povodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Centra Elim v Opavě-Kateřinkách se chýlí ke konci. Velká voda tam loni v září zničila celé přízemí budovy, tedy tělocvičnu, kanceláře chodby a klubovny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -714,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-07-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>