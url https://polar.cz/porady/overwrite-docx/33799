--- v0 (2025-12-24)
+++ v1 (2026-08-28)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Policisté v Ostravě objasnili dvě loupežná přepadení</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V centru Ostravy došlo ke dvěma přepadením – v obou případech útočníci kradli mobily a požadovali peníze. Díky svědkům a pohotovému zásahu byli podezřelí rychle dopadeni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K prvnímu loupežnému přepadení došlo na Frýdlantských mostech a zachytila ho bezpečnostní kamera. Trio dívek z nichž jedna neměla ani 18 let, si vytipovalo v podchodu ženu s mobilním telefonem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">   Eva Michalíková, mluvčí PČR Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dvě z nich ji obstoupily a násilným způsobem se mobilního telefonu zmocnily. Třetí nejmladší dívka všemu přihlížela." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Zlodějky z místa utekly neznámo kam. Měly ale smůlu. Náhodný svědek je při útěku stačil vyfotit, a celou událost nahlásil na policii. Ze zajištěných kamerových záznamů z místa činu se policistům podařilo identifikovat všechny tři podezřelé osoby. Dvěma z nich hrozí až desetileté vězení, mladistvé dívce poloviční trest. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">    Eva Michalíková, mluvčí PČR Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Ve druhém případě k poškozenému přistoupili dva muži a dožadovali se volání vozidla taxislužby. Následně pod pohrůžkou násilí ho donutili otevřít internetové bankovnictví v telefonu a poté ho přinutili vybrat z bankomatu hotovost ve výši 2000 Kč." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">       Naštěstí zrovna v té době místem projížděla policejní hlídka, která si incidentu všimla. Ukázalo se, že jde o recidivisty s bohatou trestní minulostí. Dva zadržení muži ve věku 18 a 29 let byli obviněni za spáchání zvlášť závažného zločinu loupeže. Mladší je stíhán vazebně. Oběma nyní hrozí až 10 let vězení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Provizorní zatrubnění potoka ve Studénce budí obavy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realizace projektu stavby podjezdu pod železniční tratí ve Studénce začala budováním  objízdné trasy pro kamionovou dopravu. Práce byly započaty na ulici Butovické. Obavy tady vzbuzuje provizorní řešení zatrubnění potoka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stavba podjezdu pod železničním koridorem ve Studénce začala pracemi, které se odehrávají o několik stovek metrů dále od inkriminovaného místa, na ulici Butovické. První etapou je totiž řešení objízdné trasy, která vyvede z části města kamionovou dopravu. Součástí stavby je tu provizorní zatrubnění Butovického potoka u železniční trati. Jde o oblast, která je při velkých deštích zaplavovaná pravidelně. Na sociálních sítích někteří občané vyslovili obavy, že by se tu situace mohla zhoršit.    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Celá realizace není stavbou města, město není investorem. Nicméně samozřejmě komunikujeme se zhotovitelem a postupně řešíme připomínky od občanů, zejména je to to provizorní zatrubnění potoka u samotné železniční trati.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řád</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">u: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V rámci jednoho z kontrolních dnů jsme upozornili na to, že provizorní řešení není úplně šťastné. Bylo nám sděleno, že součástí projektu samotného byl návrh protipovodňových opatření.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dušan Gavenda, mluvčí Správy železnic:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “V části potoka mají stavbaři vloženo dočasně plastové potrubí na převedení vody přes místo, kde probíhají přeložky kabelů a zakládání mostních opěr pod úrovní dna potoka. V případě nadměrných srážek však stavba plastové potrubí odstraní a umožní průtok vody původním korytem. Vnímáme ale samozřejmě také obavy místních obyvatel, a proto je pro lokalitu vypracovaný i povodňový plán. V současné době probíhá jeho schvalování Povodím Odry a městem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stavba objízdné trasy má být hotova do konce roku, příští rok bude o budování železniční infrastruktury. Podjezd bude zprovozněn na konci roku 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Havířov dokončuje 1. etapu revitalizace parku Stromovka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Už v srpnu radnice v Havířově zpřístupní veřejnosti lesopark Stromovka, který prochází rozsáhlou revitalizací. Práce však budou pokračovat ještě v příštím roce. V parku vznikne i vysoká spojovací lávka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesopark Stromovka v Havířově byl dlouhé roky jen zarostlá džungle, kam se stahovali bezdomovci a lidé se tam báli chodit. V březnu se radnice pustila do revitalizace. Park bude rozdělen na část pro trávení volného času i s herními prvky a část zcela přírodní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V té části se nachází daleko více stromů, zůstaly tam pořezané stromy pro broukoviště na požadavek životního prostředí a celkově ten park jsme zrevitalizovali. Vybudovali jsme nové chodníky, nové propojky, nové cesty. Osazují se lavičky a časem tady budou zabudované ještě herní prvky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Líbí se mi to, je to tady super. I pro ostatní to bude.” Chodíte tady často s pejskem? “Chodím často.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to úžasné. Na procházky v klidu, v pohodě. Se psem s dítětem. Nejlepší věc, co se nám mohla stát.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Díky revitalizaci bezdomovci opustili své brlohy. Někteří lidé ale dělají v parku nepořádek, přesto, že ještě ani není otevřen pro veřejnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“To mě velmi mrzí, protože my se snažíme mít ten park čistý, krásný. Někteří lidé tady dělají nepořádek, vysypávají tady odpadky. Požádal bych všechny, aby se chovali ohleduplně k ostatním.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V příštím roce bude ještě vybudovaná spojovací lávka přes park, kdy lidé budou mít pocit, že prochází korunami stromů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Pod mostem Pionýrů vyroste nový skatepark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skatepark, odpočinková zóna, občerstvení i veřejné toalety zaplní nevyužitý prostor pod mostem Pionýrů ve Slezské Ostravě. Městský obvod záměr v červnu projednal s místními i ostravskou skateboardingovou komunitou. Stavět by se mohlo do dvou let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod dlouhodobě usiluje o proměnu Bohumínské ulice na  městskou třídu a zlepšení kvality života v této části Slezské Ostravy. Součástí  je taky kultivace sídliště Kamenec. Nedávno tu vzniklo například nové dětské  hřiště. Dalším chystaným projektem bude skatepark.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Prostor  pod mostem Pionýrů je dlouhou dobu naším cílovým územím. V této části,  která je blíže k řece Ostravici, jsme dlouho to využití neměli.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod proto zadal studii na podobu budoucího  sportoviště, ale i odpočinkové zóny s veřejnými toaletami nebo občerstvením.  Architekti se při projektování potýkali s problémy s nízkou světlou  výškou nebo ochrannou zónou kolem pilířů. Umístění ale má i svá pozitiva a  opodstatnění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Kotal, architekt projektu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tahle typologie  skateparků se hodně umisťuje pod mostovky a ta využitelnost se tím mnohonásobně  prodlužuje a neruší to tady okolní bytovou zástavbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V polovině června se pod mostem sešli ostravští skejťáci  k veřejnému projednání, na kterém vedení obvodu představilo projekt a  zajímalo se taky o návrhy a podněty komunity. Samotný nápad brali lidé s nadšením.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tady toto jsme prostě potřebovali. Bylo  toho strašně málo a skateboarding tady v Ostravě pomalu upadal.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jsem rád, že tady bude něco takového krytého.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projektová dokumentace by mohla být hotová v průběhu  příštího roku a v roce 2027 by se tak mohlo začít stavět.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Žerotínský zámek je plný Babiček, jednu vytiskli Kryl & Scotti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na letní sezonu připravilo Muzeum Novojičínska výstavu věnovanou nejznámější dílu Boženy Němcové. Představuje vybraná knižní vydání Babičky s původními ilustracemi. Jedno z nich bylo tištěno i v Novém Jičíně.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Šťastná to žena” - je název letní výstavy v novojičínském Žerotínském zámku. Vznikla tak trochu nahodile, nicméně mimořádně k 170. výročí vydání první Babičky Boženy Němcové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Další výstavy už se neplánovaly vzhledem k očekávané rekonstrukci zámku. Jsme moc rádi, že díky kolegyni Markétě Palowské tady vznikla tato výstava.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Babička Boženy Němcové byla poprvé vydána v roce 1855 v nakladatelství Jana Jaroslava Pospíšila v Praze. Vlastně, není tady to první vydání, ale je tady druhé historicky velmi známé vydání Babičky z roku 1862. Bylo vydáno u Antonína Augusty v Litomyšli a současně i v Praze. Božena Němcová toto vydání viděla bohužel už doslova na smrtelné posteli.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina vystavených tištěných Babiček pochází tedy ze sbírky Markéty Palowské, která vlastní několik desítek různých vydání. Každé je ojedinělé i původními ilustracemi.      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože jsme v Novém Jičíně, tak bych ráda upozornila na vydání Babičky z roku 1923, které je ilustrováno Václavem Špálou, ovšem černobíle, a za jímavé je pro nás tím, že bylo vytištěno tiskárnou Kryl & Scotti v Novém Jičíně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajímavostí výstavy jsou ukázky z první filmové Babičky z roku 1921. Příběh knihy tu doplňují i dřevěné loutky Jarmily Haldové, představují jak jinak, než postavy z Babičky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hendikepovaní klienti Santé si užili zahradní slavnost</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na jeden den se areál havířovské organizace Santé proměnil v místo plné radosti, kostýmů a nevšedních zážitků. Zahradní slavnost nabídla hendikepovaným klientům i jejich blízkým pestrý program a ukázala, jak důležité je propojování lidí napříč světy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už před více než 45 lety Havířov začal poskytovat sociální služby pro lidi s mentálním hendikepem. Ty se postupně rozšiřovaly pro různé věkové skupiny, od ambulantních, po chráněné bydlení. Nedílnou součástí je i společenský život těchto lidí. Proto se již každoročně pořádá letní zahradní slavnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbora Lužná, vedoucí sociálního útvaru Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Letos jsme pojali zahradní slavnost dobově. To znamená, máme historické tanečnice, rytíře, vše jsme připravili pro klienty, kterých máme cca 97. Letos, co se týče hostů, tak přijela i vězeňská služby, se kterou máme navázanou spolupráci, kdy tvoříme hajánky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro spoustu rodin znamená Santé obrovskou pomoc a úlevu. Vědí, že o jejich blízké je dobře postaráno s lidským přístupem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já si nemohu odpustit, abych poděkovala všem zaměstnancům organizace Santé, protože za posledních pět let, nebo sedm ta organizace neskutečně vyrostla, udělalo se tady hodně práce a já nemohu nic víc, než být vděčná za to, co děláte.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, klientka Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mě se tady líbí a jsem tady spokojená a jsem ráda, že jsem na jiném středisku a můžeme tady jezdit i mezi kamarády."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, klient Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to tady hezké moc, líbí se mi tady, super. Lepší než sedět doma a je to perfektní. Měl jsem nanuk, koblihu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organizace Santé pro své klienty připravuje rozmanité aktivity po celý rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.7.2025, 16:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Policisté v Ostravě objasnili dvě loupežná přepadení</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V centru Ostravy došlo ke dvěma přepadením – v obou případech útočníci kradli mobily a požadovali peníze. Díky svědkům a pohotovému zásahu byli podezřelí rychle dopadeni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K prvnímu loupežnému přepadení došlo na Frýdlantských mostech a zachytila ho bezpečnostní kamera. Trio dívek z nichž jedna neměla ani 18 let, si vytipovalo v podchodu ženu s mobilním telefonem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">   Eva Michalíková, mluvčí PČR Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Dvě z nich ji obstoupily a násilným způsobem se mobilního telefonu zmocnily. Třetí nejmladší dívka všemu přihlížela." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Zlodějky z místa utekly neznámo kam. Měly ale smůlu. Náhodný svědek je při útěku stačil vyfotit, a celou událost nahlásil na policii. Ze zajištěných kamerových záznamů z místa činu se policistům podařilo identifikovat všechny tři podezřelé osoby. Dvěma z nich hrozí až desetileté vězení, mladistvé dívce poloviční trest. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">    Eva Michalíková, mluvčí PČR Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Ve druhém případě k poškozenému přistoupili dva muži a dožadovali se volání vozidla taxislužby. Následně pod pohrůžkou násilí ho donutili otevřít internetové bankovnictví v telefonu a poté ho přinutili vybrat z bankomatu hotovost ve výši 2000 Kč." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">       Naštěstí zrovna v té době místem projížděla policejní hlídka, která si incidentu všimla. Ukázalo se, že jde o recidivisty s bohatou trestní minulostí. Dva zadržení muži ve věku 18 a 29 let byli obviněni za spáchání zvlášť závažného zločinu loupeže. Mladší je stíhán vazebně. Oběma nyní hrozí až 10 let vězení. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Provizorní zatrubnění potoka ve Studénce budí obavy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realizace projektu stavby podjezdu pod železniční tratí ve Studénce začala budováním  objízdné trasy pro kamionovou dopravu. Práce byly započaty na ulici Butovické. Obavy tady vzbuzuje provizorní řešení zatrubnění potoka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stavba podjezdu pod železničním koridorem ve Studénce začala pracemi, které se odehrávají o několik stovek metrů dále od inkriminovaného místa, na ulici Butovické. První etapou je totiž řešení objízdné trasy, která vyvede z části města kamionovou dopravu. Součástí stavby je tu provizorní zatrubnění Butovického potoka u železniční trati. Jde o oblast, která je při velkých deštích zaplavovaná pravidelně. Na sociálních sítích někteří občané vyslovili obavy, že by se tu situace mohla zhoršit.    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Celá realizace není stavbou města, město není investorem. Nicméně samozřejmě komunikujeme se zhotovitelem a postupně řešíme připomínky od občanů, zejména je to to provizorní zatrubnění potoka u samotné železniční trati.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řád</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">u: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V rámci jednoho z kontrolních dnů jsme upozornili na to, že provizorní řešení není úplně šťastné. Bylo nám sděleno, že součástí projektu samotného byl návrh protipovodňových opatření.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dušan Gavenda, mluvčí Správy železnic:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “V části potoka mají stavbaři vloženo dočasně plastové potrubí na převedení vody přes místo, kde probíhají přeložky kabelů a zakládání mostních opěr pod úrovní dna potoka. V případě nadměrných srážek však stavba plastové potrubí odstraní a umožní průtok vody původním korytem. Vnímáme ale samozřejmě také obavy místních obyvatel, a proto je pro lokalitu vypracovaný i povodňový plán. V současné době probíhá jeho schvalování Povodím Odry a městem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stavba objízdné trasy má být hotova do konce roku, příští rok bude o budování železniční infrastruktury. Podjezd bude zprovozněn na konci roku 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Havířov dokončuje 1. etapu revitalizace parku Stromovka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Už v srpnu radnice v Havířově zpřístupní veřejnosti lesopark Stromovka, který prochází rozsáhlou revitalizací. Práce však budou pokračovat ještě v příštím roce. V parku vznikne i vysoká spojovací lávka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesopark Stromovka v Havířově byl dlouhé roky jen zarostlá džungle, kam se stahovali bezdomovci a lidé se tam báli chodit. V březnu se radnice pustila do revitalizace. Park bude rozdělen na část pro trávení volného času i s herními prvky a část zcela přírodní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V té části se nachází daleko více stromů, zůstaly tam pořezané stromy pro broukoviště na požadavek životního prostředí a celkově ten park jsme zrevitalizovali. Vybudovali jsme nové chodníky, nové propojky, nové cesty. Osazují se lavičky a časem tady budou zabudované ještě herní prvky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Líbí se mi to, je to tady super. I pro ostatní to bude.” Chodíte tady často s pejskem? “Chodím často.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to úžasné. Na procházky v klidu, v pohodě. Se psem s dítětem. Nejlepší věc, co se nám mohla stát.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Díky revitalizaci bezdomovci opustili své brlohy. Někteří lidé ale dělají v parku nepořádek, přesto, že ještě ani není otevřen pro veřejnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“To mě velmi mrzí, protože my se snažíme mít ten park čistý, krásný. Někteří lidé tady dělají nepořádek, vysypávají tady odpadky. Požádal bych všechny, aby se chovali ohleduplně k ostatním.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V příštím roce bude ještě vybudovaná spojovací lávka přes park, kdy lidé budou mít pocit, že prochází korunami stromů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Pod mostem Pionýrů vyroste nový skatepark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skatepark, odpočinková zóna, občerstvení i veřejné toalety zaplní nevyužitý prostor pod mostem Pionýrů ve Slezské Ostravě. Městský obvod záměr v červnu projednal s místními i ostravskou skateboardingovou komunitou. Stavět by se mohlo do dvou let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod dlouhodobě usiluje o proměnu Bohumínské ulice na  městskou třídu a zlepšení kvality života v této části Slezské Ostravy. Součástí  je taky kultivace sídliště Kamenec. Nedávno tu vzniklo například nové dětské  hřiště. Dalším chystaným projektem bude skatepark.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Prostor  pod mostem Pionýrů je dlouhou dobu naším cílovým územím. V této části,  která je blíže k řece Ostravici, jsme dlouho to využití neměli.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Městský obvod proto zadal studii na podobu budoucího  sportoviště, ale i odpočinkové zóny s veřejnými toaletami nebo občerstvením.  Architekti se při projektování potýkali s problémy s nízkou světlou  výškou nebo ochrannou zónou kolem pilířů. Umístění ale má i svá pozitiva a  opodstatnění.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Kotal, architekt projektu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tahle typologie  skateparků se hodně umisťuje pod mostovky a ta využitelnost se tím mnohonásobně  prodlužuje a neruší to tady okolní bytovou zástavbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V polovině června se pod mostem sešli ostravští skejťáci  k veřejnému projednání, na kterém vedení obvodu představilo projekt a  zajímalo se taky o návrhy a podněty komunity. Samotný nápad brali lidé s nadšením.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tady toto jsme prostě potřebovali. Bylo  toho strašně málo a skateboarding tady v Ostravě pomalu upadal.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Jsem rád, že tady bude něco takového krytého.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projektová dokumentace by mohla být hotová v průběhu  příštího roku a v roce 2027 by se tak mohlo začít stavět.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Žerotínský zámek je plný Babiček, jednu vytiskli Kryl & Scotti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na letní sezonu připravilo Muzeum Novojičínska výstavu věnovanou nejznámější dílu Boženy Němcové. Představuje vybraná knižní vydání Babičky s původními ilustracemi. Jedno z nich bylo tištěno i v Novém Jičíně.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Šťastná to žena” - je název letní výstavy v novojičínském Žerotínském zámku. Vznikla tak trochu nahodile, nicméně mimořádně k 170. výročí vydání první Babičky Boženy Němcové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Další výstavy už se neplánovaly vzhledem k očekávané rekonstrukci zámku. Jsme moc rádi, že díky kolegyni Markétě Palowské tady vznikla tato výstava.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Babička Boženy Němcové byla poprvé vydána v roce 1855 v nakladatelství Jana Jaroslava Pospíšila v Praze. Vlastně, není tady to první vydání, ale je tady druhé historicky velmi známé vydání Babičky z roku 1862. Bylo vydáno u Antonína Augusty v Litomyšli a současně i v Praze. Božena Němcová toto vydání viděla bohužel už doslova na smrtelné posteli.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina vystavených tištěných Babiček pochází tedy ze sbírky Markéty Palowské, která vlastní několik desítek různých vydání. Každé je ojedinělé i původními ilustracemi.      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože jsme v Novém Jičíně, tak bych ráda upozornila na vydání Babičky z roku 1923, které je ilustrováno Václavem Špálou, ovšem černobíle, a za jímavé je pro nás tím, že bylo vytištěno tiskárnou Kryl & Scotti v Novém Jičíně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajímavostí výstavy jsou ukázky z první filmové Babičky z roku 1921. Příběh knihy tu doplňují i dřevěné loutky Jarmily Haldové, představují jak jinak, než postavy z Babičky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hendikepovaní klienti Santé si užili zahradní slavnost</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na jeden den se areál havířovské organizace Santé proměnil v místo plné radosti, kostýmů a nevšedních zážitků. Zahradní slavnost nabídla hendikepovaným klientům i jejich blízkým pestrý program a ukázala, jak důležité je propojování lidí napříč světy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už před více než 45 lety Havířov začal poskytovat sociální služby pro lidi s mentálním hendikepem. Ty se postupně rozšiřovaly pro různé věkové skupiny, od ambulantních, po chráněné bydlení. Nedílnou součástí je i společenský život těchto lidí. Proto se již každoročně pořádá letní zahradní slavnost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbora Lužná, vedoucí sociálního útvaru Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Letos jsme pojali zahradní slavnost dobově. To znamená, máme historické tanečnice, rytíře, vše jsme připravili pro klienty, kterých máme cca 97. Letos, co se týče hostů, tak přijela i vězeňská služby, se kterou máme navázanou spolupráci, kdy tvoříme hajánky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro spoustu rodin znamená Santé obrovskou pomoc a úlevu. Vědí, že o jejich blízké je dobře postaráno s lidským přístupem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Já si nemohu odpustit, abych poděkovala všem zaměstnancům organizace Santé, protože za posledních pět let, nebo sedm ta organizace neskutečně vyrostla, udělalo se tady hodně práce a já nemohu nic víc, než být vděčná za to, co děláte.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, klientka Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mě se tady líbí a jsem tady spokojená a jsem ráda, že jsem na jiném středisku a můžeme tady jezdit i mezi kamarády."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, klient Santé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to tady hezké moc, líbí se mi tady, super. Lepší než sedět doma a je to perfektní. Měl jsem nanuk, koblihu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organizace Santé pro své klienty připravuje rozmanité aktivity po celý rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-05-07-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>