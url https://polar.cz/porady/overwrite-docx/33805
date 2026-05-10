--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nápadů, jak město vylepšit, je letos sedm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do letošního participativního rozpočtu lidé přihlásili sedm návrhů, co by si ve městě přáli zlepšit nebo vybudovat. Představit své nápady veřejnosti a Komisi Zdravého města mohli na projednání v aule radnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nápad do půl milionu korun, který bude řešitelný a bude se líbit i hlasující většině. To je velmi zjednodušeně řečeno princip participativního rozpočtu, který město už po osmé realizuje pod názvem Projekty pro Nový Jičín. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Letos nás zájem potěšil, protože přišlo celkem sedm návrhů a poměrně i rozdílných, takže komise se opravdu bude mít čím zabývat. Následně tady je samozřejmě rada města a věřím tomu, že většina z nich projde do toho finálního hlasování, takže i občané následně budou moci posoudit, který se jim líbí nejvíc a vybrat svým hlasování, který se bude realizovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předkladatelé, jednotlivci nebo zástupci klubů a spolků, své nápady představili na veřejném projednání v aule radnice před členy komise Zdravého města Nový Jičín.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Grepl,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předkladatel návrhu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Klub Moravian Gators vstupuje do tohoto projektu s návrhem rozšíření první etapy discgolfových arén, rádi bychom rozšířili současné discgolfové arény o další čtyři místa.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kiral, předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jedná se o návrh revitalizace sportoviště na Lamberku, chtěli bychom modernizovat střídačky, brankové konstrukce a celkově zpříjemnit prostředí kolem hřiště.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Mička,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem tu s návrhem revitalizace tělocvičny v areálu SK Straník. Především bychom chtěli vyměnit podlahu z parket, která je v dezolátním stavu.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubomír Sazovský, předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme navrhli oboustranné mobilní panely, které by po městě mohly prezentovat některé významné dny, ať už republikové nebo městské, kde by třeba oslavy republiky a podobně byly v důstojných panelech. V mnoha městech to funguje, tak proč ne v Novém Jičíně.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Nápady máme hodně rozmanité, některé se opakují, jsou tam třeba návrhy na instalaci několika dalších discgolfových košů, které už vlastně byly instalovány v minulých letech. Dále je tam návrh na houpačku, která taky už byla, ale pak jsou tam i úplně jiné návrhy, jako třeba psí pisoáry, to je zajímavá inovace. A nebo třeba rozmístění informačních panelů po městě, které by mohly být využity k prezentací různých osobností, výročí a nebo třeba i nějakých kulturních, školních či společenských akcí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Posledním předloženým nápadem, který tu ještě nezazněl, je vybudování dřevěné vyhlídky.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samotná Komise Zdravého města doporučila radě města do užšího výběru čtyři návrhy: discgolfové arény, mobilní informační panely a revitalizace tělocvičny ve Straník a sportoviště na Lamberku. Radní budou ovšem znovu posuzovat všechny projekty a definitivně rozhodnou, které postoupí do hlasování veřejnosti. To bude probíhat v říjnu. Vítěz, který může být jen jeden, bude znám v prvních listopadových dnech. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muzeum ukazuje Babičku, kterou tiskli v Novém Jičíně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na letní sezonu připravilo Muzeum Novojičínska výstavu věnovanou nejznámějšímu dílu Boženy Němcové. Představuje vybraná knižní vydání Babičky s původními ilustracemi.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Šťastná to žena” - je název letní výstavy v Žerotínském zámku. Vznikla tak trochu nahodile, nicméně mimořádně k 170. výročí vydání první Babičky Boženy Němcové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Další výstavy už se neplánovaly vzhledem k očekávané rekonstrukci zámku. Jsme moc rádi, že díky kolegyni Markétě Palowské tady vznikla tato výstava.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Babička Boženy Němcové byla poprvé vydána v roce 1855 v nakladatelství Jana Jaroslava Pospíšila v Praze. Vlastně, není tady to první vydání, ale je tady druhé historicky velmi známé vydání Babičky z roku 1862. Bylo vydáno u Antonína Augusty v Litomyšli a současně i v Praze. Božena Němcová toto vydání viděla bohužel už doslova na smrtelné posteli.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina vystavených tištěných Babiček pochází tedy ze sbírky Markéty Palowské, která vlastní několik desítek různých vydání. Každé je ojedinělé i původními ilustracemi.      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Máme tady snad nejznámější ilustrace Adolfa Kašpara, ale třeba i trošku modernějšího Vladimíra Tesaře a z těch, dalo by se říct, hodně moderních zvláštních a současných, tak třeba babička ilustrovaná Martinem Velíškem a asi nejnovější ilustrované velice krásně Mílou Fürstovou.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože jsme v Novém Jičíně, tak bych ráda upozornila na vydání Babičky z roku 1923, které je ilustrováno Václavem Špálou, ovšem černobíle, a za jímavé je pro nás tím, že bylo vytištěno tiskárnou Kryl & Scotti v Novém Jičíně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajímavostí výstavy jsou ukázky z první filmové Babičky z roku 1921. Ještě němý film je zapůjčený z Národního filmového archivu, muzeum má v plánu promítnout jej během jednoho večera celý. Příběh knihy doplňují dřevěné loutky Jarmily Haldové, představují jak jinak, než postavy z Babičky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Samozřejmě tady máme rodinu Proškových, samotnou Babičku, máme tady  i sošku Boženy Němcové. Tady v té vitríně vidíme zámecké, to znamená paní kněžnu Hortenzii. Máme tady Viktorku s Černým myslivcem a další.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstava potrvá do 30. září. Od 14. července do konce srpna je možné si ji užít i v rámci speciálního prázdninového programu.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budeme děti seznamovat  s příběhy, které se v Babičce odehrávají, s osudy těch postav, budeme vyrábět loutky, a vůbec zaměříme na pohádky, které nám Božena Němcová všechny sepsala.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tvůrčí pořad je vhodný pro rodiny s dětmi i táborové skupiny, nutné je se dopředu objednat.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Šifrovací hra vede centrem města po stopách vraha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Přímo v centru Nového Jičína lze zažít napínavou výpravu po stopách vraha a lupiče Martina Leciána. Jedná se o šifrovací hru, inspirovanou skutečnými událostmi z první poloviny 20. století.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poznat něco z historie Nového Jičína, spolehnout se na logické myšlení a zažít dobrodružství - to jsou hlavní atributy šifrovací hry „Příběh na náměstí“, která byla spuštěna počátkem léta. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Venkovní hra  „Příběh na náměstí“ je postavena příběhově na skutečném vrahovi Martinu Leciánovi, který se tady ve městě pohyboval v roce 1920, byla tady zavřený v šatlavě, a to je dějová linie. Ovšem hra je postavena na tom, aby se hráči i něco naučili nejen o historii, ale i o současnosti Nového Jičína.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Průvodcem hry je speciální výtisk novin „Novojičin“, místo článků obsahuje šifry, hádanky, úkoly a další výzvy. Zahrát si mohou i jednotlivci, ideální ovšem je vytvořit dvou až šestičlenný tým, tak jako to udělali i školáci z Jubilejní. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Pangerlová, ZŠ Jubilejní, účastnice hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Teď jsem začali, ale už jsme na dobré cestě, za chvilku vyjdeme k nějaké Marušce. Líbí se mi to a asi si tu zajdu i s rodiče.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendula Ševčíková, ZŠ Jubilejní, účastnice hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Daří se nám dobře, jsme na dobré cestě a teď se soustředíme na osmisměrku.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celá trasa hry pak vede převážně pod podloubím historického centra, díky čemuž je přístupná za každého počasí a kdykoli během dne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na náměstí se nachází čtyři trezory, jeden přímo před vstupem do exit game, další tři jsou dovedně skryty, aby je nenašla veřejnost, a po otevření trezorů získávají hráči trofej Exit game, kterou si odnášejí na památku.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeněk Čechmánek, ZŠ Jubilejní, účastník hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Už máme pár věcí hotových, teď vyluštíme osmisměrku, z toho získáme nějaký kód, takže doufáme, že to budeme mít.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na náměstí je socha svatého Mikuláše, která má ve hře podstatnou roli. Protože hra je postavena tak, aby se dala hrát i bez přítomnosti našeho personálu. Svatý Mikuláš vždycky dovede hráčům napovědět a poradit. Přesný čas, jak dlouho hra trvá, se nedá říct. každý tým postupuje trošičku jinak, ve hře je několik paralelních příběhů a na hráčích je, jak se rozhodnou s postupem. A stejně tak se dá využít i zneužít smysl nápověd, je jen na hráčích, jestli budou chtít pouze napovědět nebo i řešení.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicméně náročnost je postavena tak, aby hra poskytla nejméně dvě hodiny zábavy, maximálně zhruba šest hodin. Šifrovací výzva se dá ovšem i přerušit a pokračovat lze v kterýkoliv jiný den.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.7.2025, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Nápadů, jak město vylepšit, je letos sedm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do letošního participativního rozpočtu lidé přihlásili sedm návrhů, co by si ve městě přáli zlepšit nebo vybudovat. Představit své nápady veřejnosti a Komisi Zdravého města mohli na projednání v aule radnice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nápad do půl milionu korun, který bude řešitelný a bude se líbit i hlasující většině. To je velmi zjednodušeně řečeno princip participativního rozpočtu, který město už po osmé realizuje pod názvem Projekty pro Nový Jičín. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Letos nás zájem potěšil, protože přišlo celkem sedm návrhů a poměrně i rozdílných, takže komise se opravdu bude mít čím zabývat. Následně tady je samozřejmě rada města a věřím tomu, že většina z nich projde do toho finálního hlasování, takže i občané následně budou moci posoudit, který se jim líbí nejvíc a vybrat svým hlasování, který se bude realizovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předkladatelé, jednotlivci nebo zástupci klubů a spolků, své nápady představili na veřejném projednání v aule radnice před členy komise Zdravého města Nový Jičín.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Grepl,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předkladatel návrhu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Klub Moravian Gators vstupuje do tohoto projektu s návrhem rozšíření první etapy discgolfových arén, rádi bychom rozšířili současné discgolfové arény o další čtyři místa.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kiral, předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jedná se o návrh revitalizace sportoviště na Lamberku, chtěli bychom modernizovat střídačky, brankové konstrukce a celkově zpříjemnit prostředí kolem hřiště.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Mička,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem tu s návrhem revitalizace tělocvičny v areálu SK Straník. Především bychom chtěli vyměnit podlahu z parket, která je v dezolátním stavu.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubomír Sazovský, předkladatel návrhu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“My jsme navrhli oboustranné mobilní panely, které by po městě mohly prezentovat některé významné dny, ať už republikové nebo městské, kde by třeba oslavy republiky a podobně byly v důstojných panelech. V mnoha městech to funguje, tak proč ne v Novém Jičíně.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Nápady máme hodně rozmanité, některé se opakují, jsou tam třeba návrhy na instalaci několika dalších discgolfových košů, které už vlastně byly instalovány v minulých letech. Dále je tam návrh na houpačku, která taky už byla, ale pak jsou tam i úplně jiné návrhy, jako třeba psí pisoáry, to je zajímavá inovace. A nebo třeba rozmístění informačních panelů po městě, které by mohly být využity k prezentací různých osobností, výročí a nebo třeba i nějakých kulturních, školních či společenských akcí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Posledním předloženým nápadem, který tu ještě nezazněl, je vybudování dřevěné vyhlídky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samotná Komise Zdravého města doporučila radě města do užšího výběru čtyři návrhy: discgolfové arény, mobilní informační panely a revitalizace tělocvičny ve Straník a sportoviště na Lamberku. Radní budou ovšem znovu posuzovat všechny projekty a definitivně rozhodnou, které postoupí do hlasování veřejnosti. To bude probíhat v říjnu. Vítěz, který může být jen jeden, bude znám v prvních listopadových dnech. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Muzeum ukazuje Babičku, kterou tiskli v Novém Jičíně</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na letní sezonu připravilo Muzeum Novojičínska výstavu věnovanou nejznámějšímu dílu Boženy Němcové. Představuje vybraná knižní vydání Babičky s původními ilustracemi.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Šťastná to žena” - je název letní výstavy v Žerotínském zámku. Vznikla tak trochu nahodile, nicméně mimořádně k 170. výročí vydání první Babičky Boženy Němcové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Další výstavy už se neplánovaly vzhledem k očekávané rekonstrukci zámku. Jsme moc rádi, že díky kolegyni Markétě Palowské tady vznikla tato výstava.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Babička Boženy Němcové byla poprvé vydána v roce 1855 v nakladatelství Jana Jaroslava Pospíšila v Praze. Vlastně, není tady to první vydání, ale je tady druhé historicky velmi známé vydání Babičky z roku 1862. Bylo vydáno u Antonína Augusty v Litomyšli a současně i v Praze. Božena Němcová toto vydání viděla bohužel už doslova na smrtelné posteli.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Většina vystavených tištěných Babiček pochází tedy ze sbírky Markéty Palowské, která vlastní několik desítek různých vydání. Každé je ojedinělé i původními ilustracemi.      </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Máme tady snad nejznámější ilustrace Adolfa Kašpara, ale třeba i trošku modernějšího Vladimíra Tesaře a z těch, dalo by se říct, hodně moderních zvláštních a současných, tak třeba babička ilustrovaná Martinem Velíškem a asi nejnovější ilustrované velice krásně Mílou Fürstovou.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Protože jsme v Novém Jičíně, tak bych ráda upozornila na vydání Babičky z roku 1923, které je ilustrováno Václavem Špálou, ovšem černobíle, a za jímavé je pro nás tím, že bylo vytištěno tiskárnou Kryl & Scotti v Novém Jičíně.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajímavostí výstavy jsou ukázky z první filmové Babičky z roku 1921. Ještě němý film je zapůjčený z Národního filmového archivu, muzeum má v plánu promítnout jej během jednoho večera celý. Příběh knihy doplňují dřevěné loutky Jarmily Haldové, představují jak jinak, než postavy z Babičky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Palowská, sběratelka knih Babička, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Samozřejmě tady máme rodinu Proškových, samotnou Babičku, máme tady  i sošku Boženy Němcové. Tady v té vitríně vidíme zámecké, to znamená paní kněžnu Hortenzii. Máme tady Viktorku s Černým myslivcem a další.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstava potrvá do 30. září. Od 14. července do konce srpna je možné si ji užít i v rámci speciálního prázdninového programu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Budeme děti seznamovat  s příběhy, které se v Babičce odehrávají, s osudy těch postav, budeme vyrábět loutky, a vůbec zaměříme na pohádky, které nám Božena Němcová všechny sepsala.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tvůrčí pořad je vhodný pro rodiny s dětmi i táborové skupiny, nutné je se dopředu objednat.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Šifrovací hra vede centrem města po stopách vraha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Přímo v centru Nového Jičína lze zažít napínavou výpravu po stopách vraha a lupiče Martina Leciána. Jedná se o šifrovací hru, inspirovanou skutečnými událostmi z první poloviny 20. století.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poznat něco z historie Nového Jičína, spolehnout se na logické myšlení a zažít dobrodružství - to jsou hlavní atributy šifrovací hry „Příběh na náměstí“, která byla spuštěna počátkem léta. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Venkovní hra  „Příběh na náměstí“ je postavena příběhově na skutečném vrahovi Martinu Leciánovi, který se tady ve městě pohyboval v roce 1920, byla tady zavřený v šatlavě, a to je dějová linie. Ovšem hra je postavena na tom, aby se hráči i něco naučili nejen o historii, ale i o současnosti Nového Jičína.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Průvodcem hry je speciální výtisk novin „Novojičin“, místo článků obsahuje šifry, hádanky, úkoly a další výzvy. Zahrát si mohou i jednotlivci, ideální ovšem je vytvořit dvou až šestičlenný tým, tak jako to udělali i školáci z Jubilejní. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolína Pangerlová, ZŠ Jubilejní, účastnice hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Teď jsem začali, ale už jsme na dobré cestě, za chvilku vyjdeme k nějaké Marušce. Líbí se mi to a asi si tu zajdu i s rodiče.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendula Ševčíková, ZŠ Jubilejní, účastnice hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Daří se nám dobře, jsme na dobré cestě a teď se soustředíme na osmisměrku.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celá trasa hry pak vede převážně pod podloubím historického centra, díky čemuž je přístupná za každého počasí a kdykoli během dne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na náměstí se nachází čtyři trezory, jeden přímo před vstupem do exit game, další tři jsou dovedně skryty, aby je nenašla veřejnost, a po otevření trezorů získávají hráči trofej Exit game, kterou si odnášejí na památku.”   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeněk Čechmánek, ZŠ Jubilejní, účastník hry: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Už máme pár věcí hotových, teď vyluštíme osmisměrku, z toho získáme nějaký kód, takže doufáme, že to budeme mít.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na náměstí je socha svatého Mikuláše, která má ve hře podstatnou roli. Protože hra je postavena tak, aby se dala hrát i bez přítomnosti našeho personálu. Svatý Mikuláš vždycky dovede hráčům napovědět a poradit. Přesný čas, jak dlouho hra trvá, se nedá říct. každý tým postupuje trošičku jinak, ve hře je několik paralelních příběhů a na hráčích je, jak se rozhodnou s postupem. A stejně tak se dá využít i zneužít smysl nápověd, je jen na hráčích, jestli budou chtít pouze napovědět nebo i řešení.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicméně náročnost je postavena tak, aby hra poskytla nejméně dvě hodiny zábavy, maximálně zhruba šest hodin. Šifrovací výzva se dá ovšem i přerušit a pokračovat lze v kterýkoliv jiný den.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-07-07-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>