--- v0 (2026-02-04)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.7.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úspora energie bude díky světlům i fotovoltaice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizace EPC projektu ve Studénce už je vidět na více místech. Téměř v celém městě je nové veřejné osvětlením, na střechách budov se rýsuje fotovoltaika a úsporná opatření jsou  i uvnitř zimního stadionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,56 +246,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dá se říci, že se jede podle harmonogramu, který se postupně upřesňuje, zejména u fotovoltaiky, kde je toho papírování projektové přípravy daleko více. Ale předpokládáme, že do konce října, tak jak je postavena smlouva, by měly být veškeré práce hotovy. Pak budeme z dosažených úspor po dobu deseti let tuto investici v částce téměř 150 milionů korun splácet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vypočtená garantovaná úspora by měla být zhruba 6,7 milionů korun ročně včetně DPH. První splátka by měla odejít na účet zhotovitele zakázky,  společností ENETIQA, v listopadu.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Počasí zamíchalo s dětským programem Letního festivalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor uvnitř sportovního centra se proměnil v kreativní dílnu, a to v rámci programu Letního festivalu. Dovnitř účastníky zahnalo špatné počasí. I tak si tu několik dětí přišlo vyrobit svou originální zahradní lucernu.</w:t>
@@ -248,53 +357,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já to dělám pro tátu na balkon, aby to měl mezi kytičkami.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ještě nevím, co to bude.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Fantazii se meze nekladou a opravdu, co tady vidím, tak jsou krásné výtvory.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Fantazii se meze nekladou a opravdu, co tady vidím, tak jsou krásné výtvory.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty zahradní lucerničky mohou využít, jak už název napovídá, na zahradu, nebo to děti vymýšlí jako dárky. A nebo je mohou na podzim vzít a pomoci nám vyzdobit zámeckou zahradu, kde tradičně proběhnou Čarodějné ohně.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pod mottem „Středy patří dětem“ se holky a kluci dále mohou těšit 30. července na Divadélko Smíšek s maňáskové pohádkou Jak babka s dědkem měnili, o týden později si mohou přijít vyzkoušet parkour. Tento workshop proběhne pod vedením zkušených trenérů z Improve Yourself. A třeba 20. srpna se bude konat další kreativní dílna, tentokrát s malováním na kameny. Začátky jsou u sportovního centra vždy v 16 hodin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -409,55 +517,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A právě i japonské znaky se objevovaly na tričkách, které si děti venku před muzeem, v zámeckém parku, samy zdobily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Kuběnová, učitelka školy Jujutsu Kaisen: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je taky taková naše tradice, že vlastně na konci každého tábora si tam mohou nakreslit něco, co třeba se jim nejvíce líbilo, nebo si tam napíšou právě to jujutsu, nebo něco nakreslí si ninju, samuraje, ať to mají takové tematické na památku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhý turnus příměstského tábora pořádá škola bojových umění v srpnu a už je také naplněn, vydá se na ně 27 dětí. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -532,93 +635,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-07-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>