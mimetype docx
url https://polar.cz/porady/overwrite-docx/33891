--- v1 (2026-05-18)
+++ v2 (2026-08-29)
@@ -677,51 +677,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-07-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-07-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>