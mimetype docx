--- v0 (2026-02-12)
+++ v1 (2026-04-22)
@@ -1,155 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další fáze rekonstrukce polikliniky v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce polikliniky pokračuje a v její další fázi se nyní budují i nové ambulance pro dva odborníky. Provoz polikliniky nebyl přerušen, a tak nové věci vznikají za pochodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poliklinika v Karviné-Mizerově prochází další etapou její  modernizace. Zároveň se začínají hlásit noví nájemci z oblasti  zdravotnických odborníků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nás  hlavně těší, že po získání polikliniky a té prvotní rekonstrukci došlo k  výraznému nárůstu nových nájemců, když to tak řeknu, z oblasti  zdravotnictví. Jsme rádi, že tam vznikají nové profese odborné  zdravotní, které vykonávají službu pro Karviňáky. To zařízení se budeme  dále snažit zmodernizovat, zvelebovat tak, aby to bylo moderní zdravotní  zařízení u nás v Karviné.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova, kterou město převzalo od Moravskoslezského kraje v roce 2021,  prochází postupnou přeměnou nejen po vizuální stránce, ale především co  do svého využití. Jejím hlavním posláním je zajistit obyvatelům Karviné  co nejširší spektrum zdravotnických služeb na jednom místě. V  současnosti zde působí například praktičtí lékaři pro dospělé i děti,  stomatologové, neurologové, oční lékaři, gynekologové, fyzioterapeuti,  kardiologové a další specialisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb Magistrátu města Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejdříve  probíhaly vnější fáze, kdy byla opravena střecha, zateplila se budova,  byly vyměněna okna, je v novém kabáte úplně. A poté vlastně začalo město  opravy uvnitř budovy, to znamená, že teďka už do této doby byla  opravena klimatizace, byly vyměněny datové sítě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb Magistrátu města Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V  současné době tady dochází k rekosntrukci dvou ordinací, o tu jednu  ordinaci je už teda zájem, a ta další ordinace je k dispozici k  pronájmu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní probíhá výběrové řízení na realizaci celého vstupního vestibulu,  kde bude opravena recepce, bufet, vzniknou dvě nové provozovny a dojde k  rekonstrukci celého prostoru, včetně oprav sociálního zařízení. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb Magistrátu města Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Aby nebyl zcela omezen provoz polikliniky, tak tady probíhá ta práce po etapách.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do budoucna se plánuje úprava parkoviště a další investice, které přispějí k ještě vyššímu komfortu pro obyvatele města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -593,93 +687,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-07-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>