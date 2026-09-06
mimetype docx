--- v1 (2026-04-22)
+++ v2 (2026-09-06)
@@ -729,51 +729,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-07-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-07-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>