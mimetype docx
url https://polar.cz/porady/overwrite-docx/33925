--- v0 (2026-02-01)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.7.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní vyhlášení soutěže Knihovnická K2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdecko-Místecký zámek zaplnili knihovníci z různých koutů Moravskoslezského kraje. Vyhlašovaly se zde výsledky soutěže Knihovnická K2, která je dlouhodobě zaměřena na podporu knihoven jako center komunitního života, vzdělávání a kulturního dědictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vybrat tu nejlepší je pro porotu velice těžké. Každá je totiž něčím specifická a něčím vyniká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Oravová, zástupkyně ředitelky, Moravskoslezská vědecká knihovna:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je těžké porovnávat, když se někdo věnuje třeba primárně malým dětem, někdo se zase zaměřuje na teenagery a podobně a vybrat se prostě musí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Titul Knihovna Moravskoslezského kraje 2025 si nakonec odnesla Obecní knihovna v Trojanovicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Titul Knihovna Moravskoslezského kraje 2025 si nakonec odnesla Obecní knihovna v Trojanovicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Dorotíková, vedoucí polyfunkčního centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc rádi, že jsme vyhráli, vůbec jsme to nečekali, protože teď bylo hodně nových projektů ve všech knihovnách a všechny byly moc krásné, takže předpokládám, že jsme to vyhráli srdcem a láskou ke knihám a i k našim čtenářům.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Běčáková, vedoucí Obecní knihovny v Trojanovicích: </w:t>
       </w:r>
       <w:r>
@@ -212,53 +326,52 @@
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Komisař 7. oddělení obecné kriminality Ostrava v minulých dnech zahájil trestní stíhání a obvinil  34letého muže ze spáchání trestných činů krádeže a poškození cizí věci. S kriminalisty nakonec  muž spolupracoval a ke svému jednání se doznal. Způsobená škoda překročila 650.000 korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policisté proto v takovýchto případech majitelům provozoven doporučují, aby objekty řádně uzamkli a zabezpečili proti vloupání, ať již složitějšími zamykacími systémy, ochrannými mřížemi nebo například uzamykatelnými okenicemi." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vzhledem k výši škody a opakování trestné činnosti hrozí tentokrát zloději až 5 let za mřížemi. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vzhledem k výši škody a opakování trestné činnosti hrozí tentokrát zloději až 5 let za mřížemi.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DOKUMENTACE PRO NOVOU ŽELEZNIČNÍ TRAŤ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava se přiblíží Katovicím. Začíná se pracovat na dokumentaci nové vysokorychlostní železniční trati k polské hranici. Projektovou dokumentaci k nové trati z Ostravy přes Dolní Lutyni až ke státní hranici s Polskem vypracuje společnost Moravia Consult Olomouc. Ve výběrovém řízení nabídla nejnižší cenu – téměř 218 milionů korun. První výstupy by měly být hotové už na jaře příštího roku. Nová trať bude navazovat na vysokorychlostní spojení z Prahy do Ostravy a po překročení řeky Olše estakádou se napojí na připravovanou polskou trať do Katovic. Vlaky zde budou jezdit až 250kilometrovou rychlostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -524,53 +637,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakmile budou polopodzemní kontejnery alespoň v deseti lokalitách, pořídí město i nové vozidlo, které svoz zefektivní, bude vybaveno i lisem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VODA V TĚRLICKÉ PŘEHRADĚ MÁ ZHORŠENOU KVALITU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Těrlické přehradě je zhoršená kvalita vody. Hygienici zaznamenali vyšší míru znečištění ve vzorcích odebraných v lokalitě Pod Motelem. Stejně jako v předchozích týdnech má horší kvalitu také voda v nádrži v Brušperku. Naopak dobré zprávy platí pro ostatní sledovaná místa v Moravskoslezském kraji – tam je voda vhodná ke koupání. Kontrola proběhla například na třech místech Žermanické přehrady, ve dvou lokalitách přehrady Olešná nebo ve Vrbickém a Kališově jezeře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Těrlické přehradě je zhoršená kvalita vody. Hygienici zaznamenali vyšší míru znečištění ve vzorcích odebraných v lokalitě Pod Motelem. Stejně jako v předchozích týdnech má horší kvalitu také voda v nádrži v Brušperku. Naopak dobré zprávy platí pro ostatní sledovaná místa v Moravskoslezském kraji – tam je voda vhodná ke koupání. Kontrola proběhla například na třech místech Žermanické přehrady, ve dvou lokalitách přehrady Olešná nebo ve Vrbickém a Kališově jezeře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">STAVBA ÚTULKU V OSTRAVĚ-TŘEBOVICÍCH </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loňská ničivá povodeň zasáhla v našem kraji řadu měst. V Ostravě byl výrazně zasažen také městský útulek v Třebovicích. Místo rekonstrukce původní, zhruba šedesát let staré budovy, bude třeba postavit zcela nový objekt. Náklady se odhadují na 40 milionů korun. Výstavba nové budovy by mohla začít už příští rok. Nový objekt útulku počítá s kapacitou 66 kotců a rozšířeným zázemím – vznikne zde dílna, veterinární pracovna, herna pro psy a místnosti pro péči i skladování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -751,93 +863,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-07-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>