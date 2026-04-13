--- v0 (2026-02-13)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.8.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravskoslezský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na rizika sanace Heřmanické haldy upozorňuje soudní znalec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vrcholu heřmanické haldy už pracují bagry a buldozery, které připravují terén pro rozsáhlou sanaci. Hora hlušiny, která uvnitř hoří, má být během deseti let uzavřena do betonového sarkofágu. Tento postup schválili experti napříč ministerstvy. Soudní znalec Milan Geršl ale ve svém posudku, který si nechal zpracovat jeden ze spolumajitelů haldy, upozorňuje na možná rizika. Diamo jeho závěry odmítá, označuje je za strašení a zpochybňuje jejich věrohodnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -449,93 +564,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-07-08-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>