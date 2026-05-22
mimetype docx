--- v0 (2026-03-20)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.8.2025, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes si povídáme s předním intervenčním kardiologa M. Panem doktorem Jaroslavem Januškou, který působí v nemocnici Agel Třinec Podlesí. Specializuje se na tzv. strukturální intervence, tedy zákroky na chlopních nebo přepážkách uvnitř srdce, které se provádějí šetrně katetr přes cévy bez nutnosti otevřené operace. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Januška, přední intervenční kardiolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -483,93 +598,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-07-08-2025-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>