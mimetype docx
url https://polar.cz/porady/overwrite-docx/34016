--- v1 (2026-05-22)
+++ v2 (2026-08-29)
@@ -640,51 +640,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-07-08-2025-17-26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-07-08-2025-17-26?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>