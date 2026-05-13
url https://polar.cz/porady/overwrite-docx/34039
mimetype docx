--- v0 (2026-01-29)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.8.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dívka získala startovací byt a šanci na nový začátek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítkovická radnice pilotním projektem startovacího bytu pomohla osmnáctileté studentce. Byt o velikosti 1+kk byl kompletně zařízen a předán k užívání na dva roky. Iniciativa může v budoucnu pomoci i dalším mladým lidem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -238,57 +353,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nechyběl ani pestrý program pro děti a o hudební program se postaraly populární kapely Slza a Děda Mládek Illegal Band. Vyhlášeny byly i ceny Regionální potravina Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lexa, zpěvák, kapela Slza: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přijeli jsme sem, tady spousta lidí, bylo úplně narváno, krásný, úžasný koncert.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vilamová (ANO), náměstkyně hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V letošním roce byl výběr velmi náročný, protože jsme testovali celkem 114 produktů od 38 regionálních výrobců. Ty výrobky byly skvělé, měly výbornou vůni, chuť, konzistenci.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyhlášeno bylo 9 nejlepších regionálních potravin a 3 zvláštní ceny hejtmana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -352,53 +460,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na úpravě interiéru školní kuchyně na Jubilejní ulici v Nové Jičíně pracují stavebníci od počátku června. Kuchyň dostane i nové vybavení, které zajistí snížení energetické náročnosti provozu. Vznikne tu místnost pro přípravu bezlepkových jídel a úpravy se dotknou také jídelny. Za práce město zaplatí 47 milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Ta kuchyně byla už ve špatném havarijním stavu, takže bylo potřeba ji rekonstruovat. Nicméně je taky třeba připustit, že ta cena za tu rekonstrukci je poměrně vysoká, celkové náklady jsou 47 milionů korun, což zaskočilo i nás, protože původní rozpočet byl mnohem nižší, ale když se potom ukázalo, jak vyrostly ceny jednak spotřebičů, jednak stavebních prací, tak to bohužel takhle vyskočilo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Investici města částečně sníží dotace ve výši 9 milionů korun, kterou se podařilo získat z operačního programu životní prostředí, právě díky dosažení energetických úspor.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Investici města částečně sníží dotace ve výši 9 milionů korun, kterou se podařilo získat z operačního programu životní prostředí, právě díky dosažení energetických úspor. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V budově se toho ovšem během letošních prázdnin děje daleko více. Dalšími projekty jsou oprava střechy a sociálního zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Gróf, ředitel ZŠ a MŠ Jubilejní a Dlouhá Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem osmým rokem ředitelem školy a tak čilý stavební ruch jsem ještě nezažil. Taková stavební sezona jako tentokrát tady nebyla, ale věřím tomu, že to bude jedině ku prospěchu školy. Chtěli bychom taky takovou Achillovou patu naši, kterou máme, opravit a to je atrium. Máme tam krásný neobvyklý skleník a ten bychom chtěli revitalizovat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -846,93 +953,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-08-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>