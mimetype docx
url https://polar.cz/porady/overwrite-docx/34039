--- v1 (2026-05-13)
+++ v2 (2026-08-28)
@@ -995,51 +995,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-08-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-08-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>