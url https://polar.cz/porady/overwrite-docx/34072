--- v0 (2026-01-30)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.8.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Škola na Jubilejní bude mít kuchyni za 47 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavební práce v rámci několika různých projektů finišují v těchto dnech v budově základní školy na Jubilejní ulici. Největším zásahem je kompletní rekonstrukce kuchyně a jídelny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kuchyň dostane kompletně nové vybavení a technologie, které zajistí snížení energetické náročnosti provozu. Vznikne místnost pro přípravu bezlepkových jídel. Úpravy se týkají také prostoru jídelny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Ta kuchyně byla už ve špatném havarijním stavu, takže bylo potřeba ji rekonstruovat. Navíc se podařilo získat dotaci ve výši téměř 9 milionů korun z operačního programu životní prostředí, díky tomu, že se tam podaří dosáhnout poměrně výrazných energetických úspor, což bude zase jakási výhoda pro ten provoz. Nicméně je taky třeba připustit, že ta cena za tu rekonstrukci je poměrně vysoká, celkové náklady jsou 47 milionů korun, což zaskočilo i nás, protože původní rozpočet byl mnohem nižší, ale když se potom ukázalo, jak vyrostly ceny jednak spotřebičů, jednak stavebních prací a jaké jsou i právě náklady na ty nové spotřebiče, které jsou nutné podle současných předpisů, tak to bohužel takhle vyskočilo. Takže jsme rádi, že za tu dotaci, která tomu trošku pomůže.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce kuchyně a jídelny v Základní škole Dlouhá, která proběhla loni, stála necelých 32 milionů. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce kuchyně a jídelny v Základní škole Dlouhá, která proběhla loni, stála necelých 32 milionů.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve školní budově na ulici Jubilejní se toho ovšem během letošního léta děje daleko více. Opravují tu také střechu, do které zatékalo, a nové bude sociální zařízení pro děti na prvním stupni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Gróf, ředitel ZŠ a MŠ Jubilejní a Dlouhá Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Oprava zahrnuje kompletní výměnu obkladů. Jsem rád, že se nám podařilo vybrat pěknou mozaiku králíků z klobouku. Je to velice hravé a pěkné a myslím si, že na první stupně se to pěkně hodí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -518,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-15-08-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>