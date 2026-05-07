--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Most sokolovských hrdinů prochází rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné-Darkově právě probíhá rekonstrukce historického mostu Sokolovských hrdinů, který letos slaví 100 let. Tato významná technická památka města se renovuje tak, aby byla ve výborném stavu při srpnových oslavách svého jubilea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -497,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-16-08-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>