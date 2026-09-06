--- v1 (2026-05-07)
+++ v2 (2026-09-06)
@@ -654,51 +654,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-16-08-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-16-08-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>