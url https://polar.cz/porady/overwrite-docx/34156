--- v0 (2026-02-04)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.8.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dva týdny před začátkem školy je na Butovické rušno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší stavební aktivita, co se týče školních budov, je letos během prázdnin na  Butovické. Probíhá tu rekonstrukce rozvodů vody a kanalizace na druhém stupni. Nové bude ve výsledku sociální zázemí a ve třídách teplá voda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,56 +178,51 @@
         <w:t xml:space="preserve">Lukáš Kaňuščák, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení technických služeb, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MěÚ Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tyto opravy zahrnovaly kompletní demontáž těchto rozvodů. To vodoinstalační potrubí bylo ještě v kovu, tak opravdu už docházelo k častým haváriím, to potrubí bylo zarostlé a průtok vody byl úplně minimální. Takže teď i ten tlak vody v horních patrech už bude takový, jaký by měl být. Takže bude to všechno nahrazeno plastem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové rozvody potrubí už protínají všechna tři poschodí budovy, rekonstruováno bylo šest místností s toaletami. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Stavební práce se dotkly každé tříd na druhém stupni. Všude jsou nová umyvadla a v každé učebně teď podle norem poteče i teplá voda. </w:t>
+        <w:t xml:space="preserve">Nové rozvody potrubí už protínají všechna tři poschodí budovy, rekonstruováno bylo šest místností s toaletami.  Stavební práce se dotkly každé tříd na druhém stupni. Všude jsou nová umyvadla a v každé učebně teď podle norem poteče i teplá voda. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kaňuščák, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení technických služeb, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MěÚ Studénka: </w:t>
       </w:r>
@@ -181,53 +291,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší prázdninovou akcí ve Studénce je Fajne léto. Program, který se odehrává v zámecké zahradě a uvnitř Vagonářského muzea, je součástí projektu Technotrasa Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program ve Vagonářském muzeu a v zahradě studéneckého zámku byl šestou zastávkou na mapě Technotrasy. Ta od června do října nabízí 11 zastávek na atraktivních místech, kde lze v rámci projektu Fajne léto objevit  kouzlo řemesel a průmyslové historie Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Novosad, vedoucí Vagonářského muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to naše největší akce. Jsme moc rádi, že už od osmi hodin lidé přicházejí. Sami vidíte, že jedna skupina střídá druhou, program v zámeckém parku je bohatý. Zase tu máme železniční modeláře z Ostravy, 3D tiskárny, máme tady novou modelovou železnici. Je tu plno lidí, kteří se k nám vrací.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to naše největší akce. Jsme moc rádi, že už od osmi hodin lidé přicházejí. Sami vidíte, že jedna skupina střídá druhou, program v zámeckém parku je bohatý. Zase tu máme železniční modeláře z Ostravy, 3D tiskárny, máme tady novou modelovou železnici. Je tu plno lidí, kteří se k nám vrací.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Gloger, ŽELezniční Modeláři Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme se připojili ke kolegům, kteří tady mají stálou expozici vláčků, a my jako modeláři jsem je přišli podpořit. Jsou lidé, kteří si to zamilují odmalička a vydrží u toho celý život, a někoho to chytne až na stará kolena v důchodu, takže návštěvníci jsou od malých pětiletých až po osmdesátileté.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě návštěvy muzea, které bylo po celý den otevřeno zdarma, byl další odpolední program připraven v zahradě.  Děti se bavily s Klauny na volné noze a využít mohly workshop různých klaunovských disciplín. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -424,53 +533,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Bartáková, soutěžící: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je tam víno, pivo, švestky, hodně zeleniny. Recept jsme vymysleli s kamarádem Láďou.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hošek, spolupořadatel a soutěžící: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Náš guláš je klasický hovězí, nicméně jsme ho připravili na červeném víně a tou perličkou je rybízové pyré, které je sladkokyselé a dává tomu guláši pěkný dodatek.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Náš guláš je klasický hovězí, nicméně jsme ho připravili na červeném víně a tou perličkou je rybízové pyré, které je sladkokyselé a dává tomu guláši pěkný dodatek.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Gergö, spolupořadatel: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvník, když přijde, tak si zakoupí degustační misku, obejde si všechny ty stánky, na základě stravenek ochutná všechny guláše a pak dá has nejlepšímu týmu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
@@ -528,56 +636,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Polák, předseda poroty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě jsem se na výsledku shodli, protože jsou tady mezi námi samí odborníci. Oceňuji vůbec to, že ti, co to vařili, že se do toho vůbec pustili. Opravdu to není žádná legrace a od kolegů slyším, že od loňského roku se ta úroveň opravdu velice zlepšila. Takže my jsme hodnotili chuť, vzhled a jak je dobré maso. Takže my jsme se shodli a máme výsledky.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle poroty byl tedy vítězem druhého ročníku studéneckého Gulášfestu tým Babi a Láďa. Veřejnost odevzdala nejvíce hlasů kuchařskému seskupení s názvem Já taky ne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příjemné odpoledne s vůní gulášů zakončil taneční večer s kapelou SMS blues band. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -652,93 +754,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-22-08-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>