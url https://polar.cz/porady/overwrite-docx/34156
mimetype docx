--- v1 (2026-05-23)
+++ v2 (2026-08-29)
@@ -796,51 +796,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-22-08-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-22-08-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>