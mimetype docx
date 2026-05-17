--- v0 (2026-01-30)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti v Hošťálkovicích přivítal primátor Jan Dohnal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se do prvních tříd přihlásilo 2854 prvňáčků a pokračuje tak každoroční trend mírného úbytku dětí. Velký den zažili také školáci v Základní škole v Hošťálkovicích, kde je přivítal primátor města Jan Dohnal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -281,53 +396,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se někdo ocitne v bytové nouzi nebo mu hrozí ztráta  bydlení, může získat poradenství přímo u týmu Housing First Slezské diakonie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SMLOUVA O DOPRAVĚ NA TĚŠÍNSKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj uzavřel desetiletý kontrakt se společností Transdev Slezsko, která bude i nadále zajišťovat veřejnou linkovou osobní dopravu na území Českotěšínska. Cestující se tak mohou těšit na nové moderní ekologické autobusy. Smlouva na deset let se týká období od 13. prosince 2026 až do roku 2036.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj uzavřel desetiletý kontrakt se společností Transdev Slezsko, která bude i nadále zajišťovat veřejnou linkovou osobní dopravu na území Českotěšínska. Cestující se tak mohou těšit na nové moderní ekologické autobusy. Smlouva na deset let se týká období od 13. prosince 2026 až do roku 2036. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BLÍŽÍ SE KONEC TĚŽBY V OKD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinsko se o další krok přiblížilo k definitivnímu konci těžby černého uhlí. Z firmy OKD k dnešku odchází 150 horníků, kteří se v podzemí starali o dopravu, přípravu a montáž těžkých strojů. Už nejsou potřeba a musí si hledat jinou práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -515,57 +629,51 @@
         <w:t xml:space="preserve">Radomír Mikesz, jednatel společnosti Sady Životice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nepřijdou žádné jablíčka na zmar. Jablíčka, která se lidem nebudou hodit k přímé konzumaci, nebo nebudou chtít na skladování, tak samozřejmě prodáváme takzvaně do průmyslu. Ať už je to na moštování, ať už je to na jiné zpracování, které se používá pro takzvané dvojkové druhé kategorie jablka, ale všechny se v podstatě prodají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní před hlavní sklizní si sadaři přejí jen jediné. Aby pořádně zapršelo a jablka nabrala ještě na objemu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MS KRAJ OTEVÍRÁ POKLADNICI DAT</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Datový protál kraje zřístupňuje interaktivně desítky datových sad, které mohou pomoci obcím, podnikatelům, neziskovým organizacím, ale i občanům lépe plánovat, inovovat a poznávat náš kraj. Uživatelé zde najdou informace o demografii, dopravě, školství, životním prostředí, kultuře nebo třeba potenciálu pro fotovoltaiku.</w:t>
+        <w:t xml:space="preserve">MS KRAJ OTEVÍRÁ POKLADNICI DAT  Datový protál kraje zřístupňuje interaktivně desítky datových sad, které mohou pomoci obcím, podnikatelům, neziskovým organizacím, ale i občanům lépe plánovat, inovovat a poznávat náš kraj. Uživatelé zde najdou informace o demografii, dopravě, školství, životním prostředí, kultuře nebo třeba potenciálu pro fotovoltaiku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">BANÍK BEZ DVOU OPOR PROHRÁL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotbalisté Baníku Ostrava neodčinili vyřazení z Konferenční ligy ani v domácí soutěži. Už bez Šína a Riga, kteří odešli do zahraničí, prohráli v Olomouci 0:1 a v tabulce jsou až třináctí. Naopak Karviná vyřídila doma Teplice 4:1 a je sedmá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -781,93 +889,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>