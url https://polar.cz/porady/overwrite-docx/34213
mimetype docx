--- v1 (2026-05-17)
+++ v2 (2026-08-28)
@@ -931,51 +931,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>