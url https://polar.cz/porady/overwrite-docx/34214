--- v0 (2026-01-29)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti v Hošťálkovicích přivítal primátor Jan Dohnal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se do prvních tříd přihlásilo 2854 prvňáčků a pokračuje tak každoroční trend mírného úbytku dětí. Velký den zažili také školáci v Základní škole v Hošťálkovicích, kde je přivítal primátor města Jan Dohnal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -536,53 +651,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netradičních sportovních her se zúčastnilo zhruba devadesát seniorů ze sedmi klubů seniorů. Senioři si museli v rámci celého dopoledne i odpoledne poradit s různorodými originálními disciplínami, které potrápily jejich kondici i zručnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zúčastnění senioři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím jsme skládali čepičky večerníčkovské, jelikož je šedesát roků Večerníčku, takže jsme na počest Večerníčka vymysleli takovou hru.” “Právě nejtěžší bylo dát ty uzlíčky přes sebe. Jako ty dvě mašličky. Ale dobře to dopadlo, jsme zatím druzí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro seniory je v Karviné i v rámci nadcházejícího podzimního období připraven pestrý program, a to ve spolupráci s Magistrátem města Karviné. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro seniory je v Karviné i v rámci nadcházejícího podzimního období připraven pestrý program, a to ve spolupráci s Magistrátem města Karviné.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Softballistka z Arrows Ostrava rozhodla finále MEJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -776,93 +890,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>