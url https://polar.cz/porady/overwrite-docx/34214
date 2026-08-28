--- v1 (2026-05-16)
+++ v2 (2026-08-28)
@@ -932,51 +932,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-09-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>