--- v0 (2026-01-30)
+++ v1 (2026-05-09)
@@ -1,90 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.9.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnost napsala své třicáté pokračování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská slavnost se letos konala s podtitulem Nový Jičín sobě a byl to její třicátý ročník. Ty minulé tu připomnělo třeba všech předchozích 29 plakátů. Vrcholnými momenty byly průvod a koncert Olympicu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozkrojení narozeninového dortu - to byl sváteční moment 30. ročníku slavnosti města nazvané Nový Jičín sobě, který pak završily koncerty Dary Rolins, Xindla X, novojičínských Pinkiwi a Malalaty. Ovšem všechno to začalo v pátek večer, kdy po kapele Vesna doslova přesytil náměstí lidmi legendární Olympic. Program slavnosti se odehrál na více scénách: Masarykově náměstí, Laudonově nádvoříčku, Divadelní ulici nebo v parku u Žerotínského zámku. Ten se ocitl v obklíčení ležení historických vojenských skupin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velký prostor na několika pódiích dostali tradičně i zdejší školy, organizace, spolky, domácí umělci, taneční, hudební i výtvarné obory. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Veřejnost se poprvé mohla na centrum dění podívat nejen z věže radnice, ale také z věže farního kostela.</w:t>
+        <w:t xml:space="preserve">Velký prostor na několika pódiích dostali tradičně i zdejší školy, organizace, spolky, domácí umělci, taneční, hudební i výtvarné obory.  Veřejnost se poprvé mohla na centrum dění podívat nejen z věže radnice, ale také z věže farního kostela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa na věži:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to poprvé otevřeno, tak jsem toho chtěli využít a opravdu super, nádhera.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Krásný výhled.”</w:t>
       </w:r>
@@ -329,65 +439,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Setkáváme si i s případy, že třeba oběť investuje několikrát opakovaně do doby, než opravdu přijde na to, že šlo o podvod. Je to z toho důvodu, že podvodníci jsou opravdu skvělí manipulátoři, můžou působit důvěryhodně, můžou být během toho telefonátu milí, takže ta daná osoba si může říct, že tato osoba by mě přece nikdy nepodvedla. Dokonce v rámci těchto podvodů může oběť vidět i nějaký svůj investiční účet, kde vidí částku, kterou teda měla investovat, a následně tam vidí i částku, která má znázorňovat zhodnocení, takže nějaký výnos. Ovšem jedná se o fiktivní čísla, falešná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V případě, že někdo zjistí, že se stal obětí podvodu, měl by okamžitě kontaktovat svou banku a následně polici, pro kterou je dobré mít zálohovanou komunikaci s podvodníky a výpis z účtu. </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreativní projekt na baště spojil umělce dvou zemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -596,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-09-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>