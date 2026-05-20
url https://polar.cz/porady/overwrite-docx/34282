--- v0 (2026-03-22)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.9.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu vítám ředitele Janáčkovy filharmonie Ostrava Jana Žemlu, který je zároveň ředitelem Mezinárodního hudebního festivalu Leoše Janáčka, začneme tématem Janáčkovy filharmonie, jste už více než 13 let jejím ředitelem, kde vidíte ten největší posun, přece jen 13 let je dlouhá doba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žemla, ředitel Janáčkovy filharmonie Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -413,93 +528,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-10-09-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>