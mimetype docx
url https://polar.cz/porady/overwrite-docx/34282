--- v1 (2026-05-20)
+++ v2 (2026-08-28)
@@ -570,51 +570,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-10-09-2025-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-10-09-2025-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>