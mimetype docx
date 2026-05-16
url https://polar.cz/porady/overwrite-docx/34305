--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.9.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro dětskou skupinu nabývá reálné obrysy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba budovy, ve které bude mít zázemí takzvaná dětská skupina, už nabývá reálné obrysy. Hotova má být počátkem příštího roku. Většinu nákladů pokryje státní dotace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedostatek míst v mateřské škole, především i pro dvouleté děti, vyřeší ve Studénce provoz dětské skupiny. Její zřízení schválilo zastupitelstvo loni v červnu. Následně proběhla demolice bývalého internátu, na jehož místě vzniká od přelomu roku nová budova.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nedostatek míst v mateřské škole, především i pro dvouleté děti, vyřeší ve Studénce provoz dětské skupiny. Její zřízení schválilo zastupitelstvo loni v červnu. Následně proběhla demolice bývalého internátu, na jehož místě vzniká od přelomu roku nová budova.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řád</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">u: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od ledna do teď nám stavba běží a předpokládáme konec, to znamená i vnitřní vybavení a kolaudaci, na přelomu ledna a února příštího roku. Takže když to shrnu a spočítám na měsíce, do 14 měsíců by objekt za zhruba 40 milionů korun měl být kompletně hotov.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,59 +264,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Předpokladem je, že dětská skupina začne fungovat v polovině příštího roku. Mohlo by to být, když to dobře půjde, od června příštího roku, nejpozději v září 2026 se začátkem školní docházky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Molnárová, zástupkyně ředitelky MŠ </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budou stejné platby, bude v podstatě podobný režim dne, budou celkově podobné provozní podmínky jako v mateřské škole. Úplně bude stravné v podstatě stejné, protože budeme dovážet i ze stejné školní jídelny, to znamená ze Základní školy Františka kardinála Tomáška.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Státní dotace na zřízení dětské skupiny bude městu vyplacena po té, co částku profinancuje. Součástí projektové dokumentace stavby je i základní vybavení interiéru. Město, potažmo mateřská škola, pak zajistí nákup hraček a herních prvků, ložní prádlo a další provozní vybavení.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Život v rezervaci Kotvice se vrací do původního stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -289,61 +394,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Osmančík, Agentura ochrany přírody a krajiny ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Celkem bylo vysazeno sto  stromů dubů letních v celé rezervaci. Kromě hrázových těles byly upraveny dva ze čtyř ostrovů, přičemž na tom jednom ostrově byl vytvořen specifický hnízdní biotop, nezarůstající biotop, primárně pro racka chechtavého. Dále byly upraveny hnízdní hrázky, obnoveny hnízdní hrázky a dále probíhaly úpravy i mimo rybniční kotlinu. Šlo o pročištění struh a náhodou od řeky Sedlnice, který rybníky zásobuje vodou. Mezi řekou Odrou a rybníky vznikly tří nové tůně. A ještě tři další tůně byly obnoveny od sedimentů a od vzrostlé vegetace.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revitalizace přírodní rezervace Kotvice stála bezmála sedmdesát milionů korun, práce byly financovány z fondů Evropské unie, z Národního plánu obnovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Klasickou “pětku” opět okořenily i výběhy na Kanihůru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénecká pětka je běžecký závod pro profesionální i rekreační běžce, a také pro neběžce, kteří chtějí zavzpomínat na jeho zakladatele. Letošní ročník postavil na start téměř 140 účastníků.</w:t>
@@ -441,61 +535,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výsledky tohoto závodu i všech předchozích ročníků jsou na webu Studenecké pětky, nicméně tím hlavním mottem závodu je tato myšlenka:   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nezáleží na tom, jak pomalu běžíš – dokud dokážeš nezastavit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Friml, organizátor závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je myšlenka, kterou si tak nějak udržoval Jarek, protože my jsme kolikrát spolu tady po okolí vybíhali na dlouhé výlety. Vůbec jsme nevěděli, kam až doběhneme, takže vlastně to je tady ta myšlenka nosná. Důležité je vyběhnout, důležité je vyběhnout a potom už to běží samo.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -570,93 +653,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-12-09-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>