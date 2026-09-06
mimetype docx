--- v0 (2026-02-12)
+++ v1 (2026-09-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.9.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba lávky do Hażlachu se nachází v klíčovém bodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V těchto dnech se uskutečnila montáž nosné konstrukce lávky, která povede z městské části Karviná-Louky do polské obce Hażlach. Lávka tak má za sebou klíčový bod její výstavby a práce budou pomalu směřovat k jejich finalizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,53 +220,52 @@
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme tu stavbu dlouho připravovali a přáli jsme si ji, protože si myslíme že propojení Hażlachu s městskou částí Karviná-Louky, vůbec v návaznosti na cyklotrasu a příjezd do Karviné je významná stavba. Věříme tomu, že v rámci turismu se dále posuneme. Ta síť cyklotras je dneska významná a řada turistů ji navštěvuje. Byl trošku problém toho přesunu přes tu vodu, takže je to první most, kde cyklisté se budou moci propojit v rámci Česka a Polska a jsme za to rádi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grzegorz Sikorski, starosta obce Hażlach: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolupráce Karviné s obcí Hażlach má pro nás obrovský význam, protože nám otevírá nové možnosti. Nic nesbližuje společnost více než lávky a mosty na řece - my budeme mít blíže k vám a vy k nám. Na obou stranách řeky Olše najdeme množství atrakcí, které mohou přitáhnout obyvatele obce Hażlach i obyvatele města Karviné a mohou je využívat. A ta lávka v podstatě umožní to, jak mít k sobě blíž.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro obec Hażlach je výstavba lávky impulsem pro další rozvoj cyklostezek, a to nejen do Karviné, ale i do ostatních okolních měst. Projekt Realizace výstavby lávky přes řeku Olši je spolufinancován Evropskou unií. Pro veřejnost by měla být lávka otevřena v průběhu prosince tohoto roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro obec Hażlach je výstavba lávky impulsem pro další rozvoj cyklostezek, a to nejen do Karviné, ale i do ostatních okolních měst. Projekt Realizace výstavby lávky přes řeku Olši je spolufinancován Evropskou unií. Pro veřejnost by měla být lávka otevřena v průběhu prosince tohoto roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbený kurz pro seniory cílí na digitální gramotnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -163,53 +277,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Digitální odysea pro seniory má za cíl seznámit ty nejstarší z nás s moderními technologiemi, které pro ně nemusejí být tak jednoduché jako pro spoustu mladších ročníků. Oblíbený kurz pokračuje i letos a stále se těší velkému zájmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Klimková, lektorka kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Digitální odysea je vlastně takový program pro výuku na chytrých telefonech ro seniory od 65 let a jedeme jednoduchým stylem, krok po kroku, nastavujeme třeba hlasitost, jas, učíme fotit, přidávat kontakty, takové jednoduché věci, které vlastně ti senioři potřebují, aby mohli pracovat s chytrým telefonem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Senioři v průběhu kurzu dostanou i výukový materiál, ke kterému se mohou kdykoli vrátit i v pohodlí svých domovů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Senioři v průběhu kurzu dostanou i výukový materiál, ke kterému se mohou kdykoli vrátit i v pohodlí svých domovů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejčastější výzvou jsou pro seniory sociální sítě a komunikační platformy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Klimková, lektorka kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Oni velice rádi komunikují třeba s vnoučaty, takže rádi vysvětlují třeba WhatsApp, Messenger, takové ty komunikační sítě, učí se třeba i e-mail si dát do mobilu, nebo mapy, když někde cestují, teď jsme probírali, jak si naplánovat trasu, aby mohli někam dojet, takže takové základní informace.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -305,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Univerzitním náměstí v Karviné se u příležitosti Dne horníků konal pietní akt, který připravila společnost OKD. Během něj vzdali zástupci těžební firmy, její hosté, báňští záchranáři, krojovaní horníci i hornická veřejnost úctu všem, kteří položili život při výkonu hornického povolání. Akci uvedla vernisáž putovní fotografické výstavy s hornickou tematikou Odcházíme… s hlavou vztyčenou!, která je věnována blížícímu se ukončení těžby černého uhlí a zániku tradičních hornických profesí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Sikora, generální ředitel společnosti OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme se pokusili uspořádat pro naše zaměstnance a obyvatele Karviné a přilehlého okolí něco, co by symbolizovalo to, že v letošním roce opravdu skončí těžba černého uhlí nejen v rámci OKD, ale i v rámci České republiky, protože jsme jediným černouhelným dolem na území Česka. A přišli jsme na to, že bude fajn ukázat naše zaměstnance a pomocí regionálních fotografů se nám podařilo uspořádat nebo dát dohromady tuto putovní výstavu. Je to dvanáct fotografií, na nichž jsou zachyceni naši existující a současní zaměstnanci. Při té spolupráci vznikla spousta fotek, ale my jsme vybrali tady těchto dvanáct, jednak že se nám hodně líbily, ale také proto, že budou sloužit jako základ pro výrobu nástěnného kalendáře s hornickou tematikou na rok 2026."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O fotografie, které byly představeny, se zasloužili fotografové Lukáš Kaboň, Boris Renner a Petr Chodura, z nichž dva byli přítomni také slavnostní vernisáže, jejíž pásku přestřihli primátor Karviné Jan Wolf, ředitel společnosti OKD Roman Sikora a ministr financí České republiky Zbyněk Stanjura.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O fotografie, které byly představeny, se zasloužili fotografové Lukáš Kaboň, Boris Renner a Petr Chodura, z nichž dva byli přítomni také slavnostní vernisáže, jejíž pásku přestřihli primátor Karviné Jan Wolf, ředitel společnosti OKD Roman Sikora a ministr financí České republiky Zbyněk Stanjura. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Stanjura (ODS), ministr financí České republiky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já bych chtěl ocenit ten nápad a tu myšlenku, že ta vernisáž se udělala. Líbí se mi i to motto: Odcházíme s hlavou vztyčenou, protože myslím, že to přesně popisuje situaci, v jaké je OKD.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas samotného ukončení těžby nastane na přelomu tohoto a následujícího roku, přičemž společnost OKD tento krok dlouhodobě zvažovala a avizovala. Přestože jedna éra regionu Karvinsko končí, zdejší regionální identita a hornická historie je nesmazatelná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -482,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-13-09-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>