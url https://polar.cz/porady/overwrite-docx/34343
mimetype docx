--- v0 (2026-01-21)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.9.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školák sledoval zloděje na kole až do jeho dopadení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkou dávku odvahy prokázal 14letý chlapec, díky kterému byl v Ostravě dopaden zloděj jízdního kola. Mladík recidivistu sledoval na svém kole až do chvíle, než se do honičky přidali policisté ve voze. Ti ho dopadli během pár minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,103 +390,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava střechy  zámku ve Studénce po létech končí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starý zámek ve Studénce bude mít do konce října kompletní novou střechu. Město ji postupnými kroky opravuje už několik let. Do budoucna počítá s rekonstrukcí celého památkově chráněného objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál Starého zámku ve Studénce je od roku 1999 kulturní památkou, jeho historie, jako původně renesanční stavby, sahá do 16. století. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál Starého zámku ve Studénce je od roku 1999 kulturní památkou, jeho historie, jako původně renesanční stavby, sahá do 16. století.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova Starého zámku je dnes rozdělena na tři objekty se samostatnými čísly popisnými. Dva vlastní město Studénka a v jednom sídlí regionální kancelář Agentury ochrany přírody a krajiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A právě střechu svých dvou objektů začala radnice postupně opravovat před 11 lety. První práce proběhly na středové částí zámku. Pak pokračovaly na zadní budově, kde je do konce října uzavře poslední fáze. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byly zahájeny finální práce na čtvrté etapě opravy střechy Starého zámku, kdy jsme přistoupili k tomu, že v letošním roce provedeme už finální dokončení, včetně čelní strany, kde by měl být takový vikýřek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kaňuščák, odbor údržby majetku, MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proběhne zase výměna všech poškozených tesařských prvků a výměna střešní krytiny. Tím, že se jedná o kulturní památku, je to pod dozorem Národního památkového ústavu a státní památkové péče.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jak je v detailech vidět, zhotovitelská firma původní, byť poškozené trámy tedy neodstraňuje celé, ale vyřezává jen jejich nejhorší části. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jak je v detailech vidět, zhotovitelská firma původní, byť poškozené trámy tedy neodstraňuje celé, ale vyřezává jen jejich nejhorší části.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poslední etapa přišla na zhruba 4,6 milionu korun, 300 tisíci přispělo Ministerstvo kultury. Celková investice do střechy se pohybuje kolem 15 milionů. Do budoucna radnice počítá s kompletní renovací celého objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Kosmonautů testuje první školní ulici</w:t>
@@ -682,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>