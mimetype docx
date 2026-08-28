--- v1 (2026-05-23)
+++ v2 (2026-08-28)
@@ -837,51 +837,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-09-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>