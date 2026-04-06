--- v0 (2026-02-13)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.9.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámecký park oživila slavnost Zažít Porubu jinak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obvod opět po roce oživila oblíbená sousedská slavnost Zažít Porubu jinak. V zámeckém parku a jeho okolí se představily místní organizace a spolky, nechyběly soutěže, dobré jídlo ani hudba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -73,53 +188,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co se týká </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">těch stánkařů nebo těch účinkujících, kteří tady v parku jsou, tak už máme takové své oblíbené typy, které vždycky kontaktujeme, ale je to akce otevřená pro všechny. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Určitě každý rok máme nějaké novinky, letos je tu třeba poprvé knihovna s pobočkou na Opavské ulici, je tady Arrows, nebo takový parkourový kroužek ADD Lead a mnoho dalších.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na své si přišly hlavně rodiny s dětmi – nechyběly kreativní dílny, malování na obličej, jízda na ponících ani mini zoo. Děti si mohly vyzkoušet řadu sportů a dokonce i základy první pomoci. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na své si přišly hlavně rodiny s dětmi – nechyběly kreativní dílny, malování na obličej, jízda na ponících ani mini zoo. Děti si mohly vyzkoušet řadu sportů a dokonce i základy první pomoci.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Polášková, zdravotník, Český červený kříž: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">My jsme tady dneska chtěli ukázat první pomoc, jak dělat resuscitaci. Dětem ukázat, jak se obvazuje zlomenina. Děti si to zkusí na medvídkovi, protože je to někdy těžší si to zkoušet na panákovi.” </w:t>
       </w:r>
     </w:p>
@@ -297,53 +411,52 @@
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Na lodičkách se mi moc líbilo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ,,My jsme s holkami zažili lodičky, to jsme se projeli a teď máme v plánu pokračovat směrem k úřadu a podívat se na všechny stánky, které tady jsou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Zažít Porubu jinak nemohl chybět ani oblíbený běh na podpatcích. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Zažít Porubu jinak nemohl chybět ani oblíbený běh na podpatcích.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci běhu na podpatcích:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Ty boty jsou o dvě čísla menší. Větší nebyly, ale poprvé jsem se zúčastnila letos a musím říct, zkuste to příště taky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -472,51 +585,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Rýmelová, Domovníci z Poruby, soutěžící o nejlepší guláš: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Náš tým se jmenuje Domovníci z Poruby. Máme hovězí guláš, nějaké tajné ingredience a myslíme si, že to je na bednu.” </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hejtmánek, Čechurův guláš, vítěz soutěže o nejlepší guláš: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Jsme tady už počtvrté a jsem šťastný. Letos poprvé jsme vyhráli a je to úžasné. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrátil jsem se z Portugalska a </w:t>
       </w:r>
       <w:r>
@@ -943,93 +1055,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-18-09-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>