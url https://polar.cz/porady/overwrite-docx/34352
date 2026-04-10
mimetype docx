--- v0 (2026-02-06)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelegální odpad z Německa zmizí z Jeseníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do přírodního parku v Jeseníkách se na konci loňského roku dostalo více než 200 tun nelegálního odpadu z Německa. Části letadel, větrných turbín a drcených baterií skončily v areálu bývalé pily v Těchanově. Po 9 měsících jednání se vrací zpět do země původu na náklady bavorské vlády.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,57 +257,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Po  více než 10 let trvajícím úsilí se práce na záchraně kostela  dostaly až do fáze úpravy interiérů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ivo  Dokoupil, organizátor, hnutí Duha Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  teď aktuálně dokončujeme omítky jak venku, tak v interiéru a  současně děláme první část stropu, v čemž budeme pokračovat  v dalších letech. My  dneska dokončujeme nějaké poslední úpravy interiérů a  druhá skupina už přijela připravovat hudební setkání, které  tady vlastně začne zítra, na které přijede několik set lidí,  takže tady probíhá teď takový rušný stavební chaos. Přijedou  sem různé kapely, např. Bratři Orffové, kteří ten festiválek  zakládali před 13 lety a přijedou různé kapely vlastně z celé  republiky, které si chtějí zahrát na tomto nádherném místě. My  je lákáme na to, že ten festival má nějaký duchovní rozměr a  je neziskový a je tady skvělá obsluha a skvělý zvuk. Takže  přijedou sem lidé, kteří si chtějí za těchto podmínek tady  zahrát, většinou jsou to kapely, které začínají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mezi  dobrovolníky na work campu jsou zkušení účastníci i úplní  nováčci.   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Dokoupil, organizátor, hnutí Duha Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme  tady lidi z celé republiky. Dokonce až z jižních Čech sem  přijíždějí příznivci tohoto kostela a jsme strašně rádi, že  se vytvořila taková skupina, která sem jednou, dvakrát ročně  přijede, aby kostelu pomohla, protože chce vlastně zacelit tu  ránu, která tady vznikla po zničení obce Pelhřimovy. My  dneska končíme s work campem, který jsme tady měli celý týden,  takže to jsou účastníci toho work campu, těch je rady asi 15 a  současně přijíždí druhá skupina, která připravuje festival a  těch je zase asi 20, takže se tady vlastně potkávají takové dvě  skupiny."</w:t>
       </w:r>
     </w:p>
@@ -593,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-19-09-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>