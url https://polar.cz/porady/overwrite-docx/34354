--- v0 (2026-01-20)
+++ v1 (2026-06-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové Slunce rozšíří přístavba a přibudou kaštany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před dokončením je studie, která řeší úpravy nemovité kulturní památky Nového Slunce  tak, aby mohlo sloužit jako kulturní dům. Podařilo se do ní zapracovat přístavbu, která umožní zvětšení pódia v hlavním sále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -119,53 +234,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Nezval, odbor rozvoje a investic, MěÚ Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Koncept s kaštany zůstává stejný, nedochází k úbytku zeleně, naopak je doplněna, dochází k výsadbě nových kaštanů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Snažili jsme se vybrat i odolnější odrůdy, aby netrpěly na choroby a vydržely v lepším stavu déle než ty původní. Takže dojde jaké si přirozené obměně těch starých jedinců za nové.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stromy přibydou i v Husově ulici, ve které zůstane zachována funkce parkování, stejně jako v ulici Slovanská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stromy přibydou i v Husově ulici, ve které zůstane zachována funkce parkování, stejně jako v ulici Slovanská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Droščín (Piráti), radní města Nový Jičín, předseda komise pro obchod a služby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Lokalita kolem Nového Slunce bývá večer po skončení pracovní doby úřadů poměrně prázdná, takže se bude využívat přilehlá ulice a vyhodnotíme a následně možná dojde k zrušení dětského hřiště u knihovny a vybudování parkoviště na tom samém místě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet tedy v žádném případě nepočítá s budováním parkoviště v místě zahrady Nového Slunce. A ni s výměnou současného provozovatele restaurace.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,55 +292,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta zásadní věc, která se udála je to, že budoucí kulturní dům začalo provozovat městské kulturní středisko, které se o něho stará a samozřejmě taky komunikuje s tím současným nájemcem restaurace, která je nadále v provozu a plánujeme, že to tak zůstane.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Droščín (Piráti), radní města Nový Jičín, předseda komise pro obchod a služby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Městské kulturní středisko má dobrou zkušenost s momentálním provozovatelem restaurace, takže na tomto se nebude nic změnit. Plánování rekonstrukce probíhá v souladu s nynějším provozovatelem, který se má možnost k tomu i vyjádřit a případně zakomponovat svoje požadavky do projektu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na samotné projektové dokumentaci by mohly být zahájeny v příštím roce, odhadem potrvají rok a půl. K rekonstrukci by pak mohlo dojít v roce 2028. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Evropský týden mobility odstartovala snídaně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -361,53 +470,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Kozáková, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní kynologická organizace Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já se obávám, že dne je to náročnější nejspíš pro ty psovody, protože ty podmínky, které máme, po dešti a tak, tak to nebylo úplně jednoduché. Pejsci se těšili a my jsme se teda přemohli.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já se obávám, že dne je to náročnější nejspíš pro ty psovody, protože ty podmínky, které máme, po dešti a tak, tak to nebylo úplně jednoduché. Pejsci se těšili a my jsme se teda přemohli.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Kozáková, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní kynologická organizace Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
@@ -416,114 +524,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kraliková, Základní kynologická organizace Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pes se jmenuje Endy, má za sebou už dvě zkoušky a tady jdeme na druhý sranda závod. Sranda závod, je to náročnější spíš pro ty psovody nebo pro ty pejsky dneska? Já si myslím, že pro oba, jak pro psa, tak pro psovoda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kraliková</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Základní kynologická organizace Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Klub je super, lidi v klubu jsou super a závod je úplně taky fajn a i to počasí vyšlo, takže dneska super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvie Šneberková, Základní kynologická organizace Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme 34 členů, pořádáme socializační procházky, děláme zkoušky a snažíme se všechno dělat tak nějak hrou. A to je ten náš výsledek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny informace o kynologické organizaci Nový Jičín lze dohledat na jejím Facebooku.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -598,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-19-09-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>