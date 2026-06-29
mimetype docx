--- v0 (2026-01-22)
+++ v1 (2026-06-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.9.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezské Ostravě mohou lide volit na 19 místech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na volby do poslanecké sněmovny se připravuje také Slezská Ostrava, která je svou rozlohou největším městským obvodem. Díky tomu je seznam volebních místností velmi pestrý. Volí se v hasičské zbrojnici, tradičních školách, ale třeba také na přestupním terminálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,62 +314,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V KAUZE HAVÍŘOVSKÝCH BYTŮ OBŽALOVÁNO 7 LIDÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Havířově pokračuje vyšetřování rozsáhlé bytové kauzy. Státní zástupce obžaloval sedm lidí a tři firmy. Obžalovaným hrozí až osm let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vojtěch Pospíšil, státní zástupce: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Trestná činnost měla probíhat nejméně od února 2019 do dubna 2023. Obžalovaným je kladeno za vinu, že sjednali neoprávněnou výhodu předem vybraným subjektům při zadávání veřejných zakázek v celkovém objemu téměř 72 milionů korun.”  </w:t>
       </w:r>
-    </w:p>
-    <w:p/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kampaň Pirátů na mariánském náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -494,53 +609,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Bartošová, ředitelka mateřské školy v Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Tak to, co zůstane zachováno, je, že budeme stále ve dvou budovách, stále budeme mít svoji vlastně jako identitu, my budeme Beruška, vedle bude školka Krteček, rodiče si dál budou moct vybrat, do které mateřské školy své dítě umístí a určitě budeme každá v něčem jedinečná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Golová (BEZPP ZA KDU-ČSL), místostarostka Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Obec samozřejmě jako zřizovatel těchto příspěvkovek je vedena mnoha argumenty. Zásadním, základním je, že v tom vidíme i do budoucna možnost potenciálu nějakých úspor nákladů. Bude tam určitě možnost některé ty náklady eliminovat, snížit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Obec samozřejmě jako zřizovatel těchto příspěvkovek je vedena mnoha argumenty. Zásadním, základním je, že v tom vidíme i do budoucna možnost potenciálu nějakých úspor nákladů. Bude tam určitě možnost některé ty náklady eliminovat, snížit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každé pracoviště bude mít svou autonomii ve vzdělávání a zároveň se cesty obou budou  protínat na společných akcích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Bartošová, ředitelka mateřské školy v Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V čem my můžeme být teď jedineční nebo co nám může teď hodně pomoct, je vzájemná spolupráce a využívat potenciál nejenom nás, učitelek, takže nějaké vzájemné sdílení dobré pedagogické praxe, ale i třeba rodičů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -643,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-09-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>