--- v1 (2026-06-29)
+++ v2 (2026-08-28)
@@ -799,51 +799,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-09-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-09-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>