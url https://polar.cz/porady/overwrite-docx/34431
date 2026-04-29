--- v0 (2026-02-13)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.9.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava klientů soc. služeb letos na téma "Příroda"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoby zdravotně postižené, sociálně znevýhodněné nebo děti i senioři se podíleli na letošní výstavě klientů sociálních služeb. Na zámku Fryštát se konalo slavnostní zahájení a lidé si zde mohli výstavu prohlédnout v průběhu celého jednoho týdne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -310,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi závodníky bylo díky charakteristice celého závodu možné spatřit širokou škálu věkových kategorií bikerů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: bikeři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dobré to bylo, ani to neklouzalo, takže dobrý tereén a i všechno dobré. Jenom tam byly také ty kořeny zakeřné někdy.” “Bylo to dobré. Já jsem spadl, jsem naboural do kořenu a tady jsem se bouchl tak představcem do toho do hrudníku. Ale jel jsem dál, v pohodě.” “Jak se jelo a jaký byl terén?" "Jelo se dobře, mokro nebylo, takže to nekouzelo. A spadl jsem taky.” “Na závod jsem se těšil velice a s výkonem jsem tak napůl spokojený.” “Jinak bych ocenil to, že když se to srovná třeba Ostrava, Praha, Brno, tak Ostrava nemá absolutně komunitu. Praha třeba ji má zhruba stejnou jako Karviná, takže to je úžasné, co se tady vybudovalo v porovnání s těmi velkými městy." “Doufám, že to nebude poslední místo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na enduro (ne)závod dorazili bikeři také z Moravy a z Polska, rozšířili tak pomyslnou příčku návštěvnosti trailů v Černém lese. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na enduro (ne)závod dorazili bikeři také z Moravy a z Polska, rozšířili tak pomyslnou příčku návštěvnosti trailů v Černém lese.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -431,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-30-09-2025-16-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>