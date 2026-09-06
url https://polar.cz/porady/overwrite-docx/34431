--- v1 (2026-04-29)
+++ v2 (2026-09-06)
@@ -587,51 +587,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-30-09-2025-16-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-30-09-2025-16-14-00?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>