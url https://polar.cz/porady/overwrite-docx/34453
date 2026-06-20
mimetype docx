--- v0 (2026-01-24)
+++ v1 (2026-06-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.10.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita pomáhá i lidem ohroženým ztrátou bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charita Nový Jičín zavádí novou službu. Jedná se o středisko sociální rehabilitace sv. Josefa. Posláním je pomoc lidem ohroženým ztrátou bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -96,55 +211,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Brožová, Charita Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Sídlo služby je v areálu GasNetu, to je teď naše administrativní budova. Není to na charitním domě, na Dolní bráně, kde bylo vždycky zvykem, ale máme teď ještě novou budovu, kde se přemístilo jednak administrativní zázemí celé Charity, plus tam jsou sklady kompenzačních pomůcek, protože už jsme se do toho domu prostě nebyli schopni vejít. A teď teda nově kancelář té sociální rehabilitace bude v areálu GasNetu, ale my samozřejmě většinu té práce budeme dělat v terénu, to znamená v bytech klientů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kontakty na tuto sociální rehabilitaci lze získat na webu Charity, a také na sociálním a bytovém odboru města. Služba je současně zařazena i do krajské sítě sociálních služeb Moravskoslezského kraje, takže naplňuje všechny standardní procesy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatováclavská neděle zvala na jízdu veteránů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní svatováclavská neděle byla ve městě ve znamení tradiční akce, která  už 15 let provází Den české státnosti. Na svou vyjížďku vyrazili majitelé automobilových a  motocyklových veteránů.</w:t>
@@ -170,68 +280,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moje oblíbené vozidlo je tam ten americký Jeep.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem fanda do motorek, já jsme se přišel podívat na ty krásné kousky, ale samozřejmě i auta jsou úžasná.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mateiciuc, Klub historických vozidel Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Začali jsme v Kuníně na zámku, pokračovali jsme do Příbora na náměstí a do piaristických zahrad a odtud jsme vyrazili do Kopřivnice, do muzea nákladních vozidel. No a poslední zastávka tady v Novém Jičíně.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Začali jsme v Kuníně na zámku, pokračovali jsme do Příbora na náměstí a do piaristických zahrad a odtud jsme vyrazili do Kopřivnice, do muzea nákladních vozidel. No a poslední zastávka tady v Novém Jičíně.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš a Renata z Dolní Bečvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Naše auto je tady, ten Cadillac. Je z roku 1958, čtyři roky jsme ho spolu renovovali a teď jezdíme, užíváme si výlety. Určitě je to spolehlivé auto, , spolehlivě to žere 20 litrů, ale vždycky nás to všude dovezlo spolehlivě, takže paráda. Společný koníček to úplně není, manžel si to přál, takže si ho pořídil a já jsem musela tak nějak souhlasit. Já jsem ji prostě postavil před toto věc a hotovo.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Naše auto je tady, ten Cadillac. Je z roku 1958, čtyři roky jsme ho spolu renovovali a teď jezdíme, užíváme si výlety. Určitě je to spolehlivé auto, , spolehlivě to žere 20 litrů, ale vždycky nás to všude dovezlo spolehlivě, takže paráda. Společný koníček to úplně není, manžel si to přál, takže si ho pořídil a já jsem musela tak nějak souhlasit. Já jsem ji prostě postavil před toto věc a hotovo.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Mateiciuc, Klub historických vozidel Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos se přihlásilo na 130 posádek, což znamená přibližně 270 lidí a my vlastně připouštíme vozidla od roku 90 níže, ale samozřejmě čím starší, tím jsme radši. Takže těch vozidel kolem roku 1945 a mladších bylo zhruba polovina a zhruba vozidel od roku 1945 a starších ta druhá polovina.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program a atmosféru Svatováclavské vyjížďky, tak jak je již letitou tradici, doprovodila na náměstí kapela Klika NJ blues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -292,53 +400,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Zedník, rodič běžkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Snažím se jako každý rodič vést dítě nebo obě dvě děti ke sportu, k pohybu a na téhle akci jsme potřetí, poprvé vlastně to bylo dva roky zpátky, jsme teď na třetí akci a je to skvělá akce a jsou tu skvělí lidi, skvělí organizátoři, počasí vyšlo, takže krásné, vlastně dopoledne.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Saksa Pístecká, rodič běžce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Syn je ročník 2022, zkoušeli jsme to loni, ale loni byl ještě z toho takový zmatený, nevěděl kam běžet a tak. Takhle si to myslím už vychutná víc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Syn je ročník 2022, zkoušeli jsme to loni, ale loni byl ještě z toho takový zmatený, nevěděl kam běžet a tak. Takhle si to myslím už vychutná víc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Saksa Pístecká, účastnice akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ano, jsem velmi ráda, že se něco takového pořádá, protože opravdu dneska dotáhnout děti ke sportu je to úplně super. Jakákoliv aktivita, hlavně děti sportují.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco děti soutěžily na okruzích ve Smetanových sadech, junioři a ženy běželi 5,5 kilometrovou trať k vodní nádrži Čerťák a muži se vydali na novou trasu směrem k cyklostezce Koleje a zpět, v celkové délce 9,5 km. Novinkou letošního ročníku pak byla kategorie Open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -358,58 +465,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaplněný park a počty aktivních sportovců jasně ukázaly, že běh je disciplínou, která nepodléhá módním trendům a zájem veřejnosti ji neopouští.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě je to i tím, že vznikl Atletický klub Nový Jičín a máme tam spoustu talentovaných a běhuchtivých dětí a jsou vedeny k tomu, aby i závodili. Takže i díky tomu ten rozvoj běhu v Novém Jičíně je cítit a jsme za to rádi. Těšíme se na stoupající zájem a stoupající číslo závodníků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přímo Atletiku Nový Jičín reprezentovalo na Běhu novojičínským parkem 77 účastníků, kteří si připsali i výborné výkony. Výsledky jsou na webu. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -484,93 +583,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-03-10-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>