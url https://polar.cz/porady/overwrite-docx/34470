--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2025, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkování v okolí kostela sv. Ducha zůstane zachováno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okolí kostela sv. Ducha v Ostravě-Zábřehu čeká výrazná proměna. Nevzhledné asfaltové parkoviště nahradí jezírko, zeleň a unikátní mobiliář. Lidé se ale nemusejí bát, že přijdou o parkování. Státní budou přesunuta za kostel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -208,56 +323,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Finance na rozjezd získá od města šest projektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení města se snaží podporovat podnikání a proto vznikl program, díky kterému mohou začínající podnikatelé mnohem lépe uspět ve svém oboru. Zastupitelé tentokrát schválili pomoc pro šest vybraných podnikatelských projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava podpoří šest nových podnikatelských projektů, které uspěly ve druhém ročníku programu na rozjezd podnikání. Město chce tímto krokem rozproudit inovace, nové technologie a podnikatelského ducha.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Na realizaci nápadů vyčlenilo šest milionů korun.</w:t>
+        <w:t xml:space="preserve">Ostrava podpoří šest nových podnikatelských projektů, které uspěly ve druhém ročníku programu na rozjezd podnikání. Město chce tímto krokem rozproudit inovace, nové technologie a podnikatelského ducha.  Na realizaci nápadů vyčlenilo šest milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten dotační program je uzpůsoben tak, aby se do něj mohly hlásit jak zapsané spolky, tak různé podnikatelské organizace, které zpracují program jak pro začínající podnikatele, tak pro ty rozvíjející se podnikatele." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V prvním ročníku byly podpořeny tři projekty, kterými pak prošly více než tři desítky účastníků z řad drobných  podnikatelů, živnostníků a firem v oblasti řemesel či technicky inovativního podnikání. Například to byl projekt FashionUP na podporu podnikání v textilní tvorbě a oděvnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -410,93 +520,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-06-10-2025-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>