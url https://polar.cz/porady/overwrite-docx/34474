--- v0 (2026-01-21)
+++ v1 (2026-05-09)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům získá nový plášť a centrální kotelnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město pokračuje v opravách bytových domů. Letos dostává nový kabát, střechu i centrální vytápění objekt s devíti byty na Trlicově ulici. Část nákladů zaplatí dotace Nová zelená úsporám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revitalizace bytového domu v Trlicově ulici, který je v majetku města, začala v červnu.  Stavební dělníci mají na veškeré práce pět měsíců, skončit by tedy měli v říjnu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po revitalizaci panelových domů na velkých sídlištích, ať už v Loučce, na Dlouhé, nebo v dalších lokalitách, Zborovská, Luční nebo Revoluční, jsme od minulého roku začali revitalizovat menší bytové domy, loni na ulici Hřbitovní, nyní na ulici Trlicova 59. Jedná se o bytový dům s devíti byty a předmětem té revitalizace je zateplení fasády, zateplení střechy, vnitřní rozvody, čili kompletní výměna rozvodů elektřiny, vody, odpadů, dále vybudování centrálního vytápění s kotlem na zemní plyn a taktéž sanace zdiva.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po revitalizaci panelových domů na velkých sídlištích, ať už v Loučce, na Dlouhé, nebo v dalších lokalitách, Zborovská, Luční nebo Revoluční, jsme od minulého roku začali revitalizovat menší bytové domy, loni na ulici Hřbitovní, nyní na ulici Trlicova 59. Jedná se o bytový dům s devíti byty a předmětem té revitalizace je zateplení fasády, zateplení střechy, vnitřní rozvody, čili kompletní výměna rozvodů elektřiny, vody, odpadů, dále vybudování centrálního vytápění s kotlem na zemní plyn a taktéž sanace zdiva.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Machková, tisková mluvčí města Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Modernizace objektu měla původně začít na přelomu dubna a května. Kvůli chladnému počasí jsme však termín zahájení prací posunuli, aby si lidé mohli doma zatopit. Součástí rekonstrukce je totiž i zrušení lokálního vytápění v jednotlivých bytech a vybudování centrální kotelny s kondenzačním kotlem na zemní plyn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkové náklady na rekonstrukci domu dosáhnou 8,2 milionu korun bez DPH, ovšem částečně se je podařilo snížit díky dotaci.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -115,59 +229,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Těmi důvody, které nás vedou k revitalizaci těchto objektů, je jednak zvýšení komfortu pro obyvatele, snížení energetické náročnosti, čili snížení nákladů na bydlení pro nájemce, ale taktéž zvýšení, řekněme, estetické hodnoty a vůbec zhodnocení nemovitosti ve vlastnictví města.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak v úvodu zaznělo, před dvěma lety město dokončilo revitalizaci svých velkých bytových panelových domů. Na řadu se tak dostanou další nemovitosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V dalších letech nás bude čekat finančně a stavebně náročná nebo nákladná etapa, a to je revitalizace domů v centru města na náměstí, které už taktéž v mnoha ohledech jsou poplatné době, takže připravují se postupně projekty na celkové revitalizace od opravy fasády, střechy, rekonstrukce sklepů, rekonstrukce vnitřní instalací.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Týden knihoven otevřel novou biblioschránku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -266,72 +371,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Domoráková, vedoucí Městské knihovny v Novém Jičíně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “K této přednášce je ještě doprovodná výstava, která bude trvat až do konce října. Výstava má název Jan skácel v keramice Zuzany Neunerové Zetkové.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podrobnosti k říjnovému programu jsou na webu knihovny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárkem pro všechny čtenáře je ovšem něco, kvůli čemu do budovy knihovny vstoupit ani nemusí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dárkem pro všechny čtenáře je ovšem něco, kvůli čemu do budovy knihovny vstoupit ani nemusí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Domoráková, vedoucí Městské knihovny v Novém Jičíně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chtěli jsme přímo na říjen a na Týden knihoven připravit novinku a pro čtenáře zcela novou službu. Stojí nám před knihovnou nová biblioschránka. To znamená, že když čtenář třeba narazí na uzavření knihovny nebo na zavírací středu, může svoje knihy vrátit do této biblioschránky a druhý pracovní den mu bude tato kniha odečtená z jeho čtenářského konta.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prestižní “růže” jsou pro NJ studenty dobrou praxí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -505,93 +604,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-06-10-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>