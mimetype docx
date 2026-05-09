--- v0 (2026-01-20)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba hledá nový název prostoru u Floridy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba hledá nový oficiální název pro zrekonstruované prostranství u kruhového objezdu na Hlavní třídě, kterému se přezdívá Florida. Označení se ujalo po restauraci, která v místě stávala. Nyní ale místo vypadá zcela jinak a obvod pro něj hledá nové pojmenování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,69 +334,51 @@
         <w:t xml:space="preserve">Andrea Hoffmannová (Piráti), náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Metodicky připravení pedagogové pomáhají dětem k tomu vědět, v čem jsou dobré, jaké mají silné a slabé stránky, jakou střední školu si zvolit, případně o jakých profesích uvažovat. Představují také trh práce a možnosti jak pro děti, tak pro jejich rodiče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem projektu kariérového poradenství v Ostravě je pomoci žákům rozvíjet dovednosti pro plánování vlastní kariéry, poznávání pracovního trhu a možností dalšího vzdělávání. Projekt zároveň podporuje jejich propojení s místními zaměstnavateli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K PRVNÍ POMOCI PO PÁDU PŘISPĚL VIDEOHOVOR</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Třinecké železárny uvedly do provozu druhou vysokou pec. Podnik ji totiž odstavil na 42 dní kvůli rekonstrukci, do které investoval 700 milionů korun. Pec byla odstavena po dvaceti letech nepřetržitého provozu a šlo o její poslední velkou opravu. Po roce 2032 už totiž nebude možné takto ocel vyrábět a huť musí vyřešit přejití na elektrickou obloukovou pec.</w:t>
+        <w:t xml:space="preserve">K PRVNÍ POMOCI PO PÁDU PŘISPĚL VIDEOHOVOR  Perfektní spolupráce svědků a záchranářů u nešťastné události. Tak to vypadalo v pondělí v Ostravě-Svinově, kde spadl muž z výšky asi 12 metrů. Volající na linku 155 použil po dohodě s operátorkou videohovor, díky kterému mohla přesně navézt svědky na správnou první pomoc do příjezdu záchranářů. Ti pak muže převezli v ohrožení života do nemocnice. Událostí se zabývají i policisté, zda nedošlo k porušení bezpečnosti práce.  TŘINECKÉ ŽELEZÁRNY OPRAVILY VYSOKOU PEC  Třinecké železárny uvedly do provozu druhou vysokou pec. Podnik ji totiž odstavil na 42 dní kvůli rekonstrukci, do které investoval 700 milionů korun. Pec byla odstavena po dvaceti letech nepřetržitého provozu a šlo o její poslední velkou opravu. Po roce 2032 už totiž nebude možné takto ocel vyrábět a huť musí vyřešit přejití na elektrickou obloukovou pec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Legionáři uspořádali v Odrách střelecký memoriál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -432,108 +529,94 @@
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska Denního stacionáře Dům V Aleji: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já bych začala úplně na začátku asi, že bazárek už bude, nebo letos je to třináctý rok, kdy pořádáme bazárek. Mají možnost lidé z okolí, zaměstnanci, kdokoliv přinést věci, které třeba už nepoužívají a poslouží jiným lidem, kteří z toho mohou mít radost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Látka Hoschnová, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady nejen věci, které jsou už z druhé ruky, ale máme tady také výrobky našich klientů. Můžete si koupit svíčku, můžete si koupit vonné mýdlo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výtěžek z celého bazárku bude putovat přímo ke klientům Denního stacionáře, kteří za tyto finance získají například pomůcky na pracovní výchovu nebo mohou jet na výlet, který jim zpříjemní jejich všední dny, strávené ve společnosti kamarádů a dlouholetých pracovníků. Pro velký úspěch a zájem je charitativní bazárek na poliklinice prodloužen až do 10. října. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výtěžek z celého bazárku bude putovat přímo ke klientům Denního stacionáře, kteří za tyto finance získají například pomůcky na pracovní výchovu nebo mohou jet na výlet, který jim zpříjemní jejich všední dny, strávené ve společnosti kamarádů a dlouholetých pracovníků. Pro velký úspěch a zájem je charitativní bazárek na poliklinice prodloužen až do 10. října.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska Denního stacionáře Dům V Aleji: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lidé mohou v době od 8.30 do 15. hodiny přijít a podívat se na sortiment, který tady nabízíme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociální služby, které jsou organizátorem bazárku, jej budou pořádat opět i v roce 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">BUDOUCÍ POSLANCI A JEJICH DALŠÍ FUNKCE</w:t>
-[...20 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">BUDOUCÍ POSLANCI A JEJICH DALŠÍ FUNKCE  Lidé v Moravskoslezském kraji poslali do Sněmovny 22 kandidátů. Někteří z nich jsou nyní na pozicích zastupitelů, radních, náměstků i starostů. Ostravská náměstkyně primátora Andrea Hoffmanová za Piráty se už vyjádřila, že nechce kumulovat funkce. Ostatní o dalším postupu ještě přemýšlejí. Jako například havířovský náměstek Bohuslav Niemiec:  Bohuslav Niemiec (KDU-ČSL), náměstek primátora, zvolený poslanec: “Uvažoval jsem nad tím již před volbami. V rámci tady našeho města máme spoustu investičních akcí, které dokončujeme. Bavil jsem se o tom s kolegy a myslím, že ten mandát budu muset dokončit. Co se týká krajského zastupitele, tak tam budu jednat s svými nahradníky, kolegy a tam směřuju k tomu, že bych krajské zastupitelstvo možná opustil.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ autorka fotila akty žen v mraveništi, špíně a prachu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Galerii Stará pošta v Novém Jičíně je k vidění výstava místní fotografky Karin Petrskovské. Prezentuje zde tvorbu, která ji vystihuje vůbec nejvíce - černobílé ženské akty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -707,93 +790,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>