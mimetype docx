--- v1 (2026-05-09)
+++ v2 (2026-08-27)
@@ -832,51 +832,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>