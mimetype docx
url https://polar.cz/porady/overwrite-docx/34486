--- v0 (2026-01-20)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravská radnice zrenovuje tři bytové domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava dlouhodobě investuje desítky milionů korun do údržby a renovace svých bytových domů a bytů. Dalším projektem, který se chystá je rekonstrukce tří domů na Šenovské ulici. Zastupitelstvo městského obvodu už schválilo částečné financování projektu prostřednictvím zvýhodněného úvěru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celá lokalita, kde leží tyto domy, bude po jejich rekonstrukci ještě atraktivnější a městský obvod v tom bude pokračovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Domy jsou už několik let vybydleny, byla to opravdu nepříjemná lokalita. Ve spolupráci se soukromými investory se nám podařilo v minulých letech zrekonstruovat bytové domy na Zárubku. V budoucnu má projít proměnou i lokalita Hranečníku a i tyto naše bytové domy přispějí k tomu, že ta lokalita bude vypadat jinak a že se stane slušným místem k bydlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny tři domy jsou stejné a každý bude mít po rekonstrukci ve dvou patrech 8 bytů. Polovina bude jednopokojová s kuchyňským koutem a další čtyři budou dvoupokojové. Lhůta pro podání nabídek na veřejnou zakázku jejich rekonstrukce končí  22. října.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny tři domy jsou stejné a každý bude mít po rekonstrukci ve dvou patrech 8 bytů. Polovina bude jednopokojová s kuchyňským koutem a další čtyři budou dvoupokojové. Lhůta pro podání nabídek na veřejnou zakázku jejich rekonstrukce končí  22. října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba hledá nový název prostoru u Floridy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -241,70 +355,58 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavně ti mladí tomu budou říkat jinak, my si mezi sebou už budeme říkat U Floridy.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návrhy na nový název prostranství u kruhového objezdu na Hlavní třídě je možné posílat do 15. listopadu na e-mail redakce@moporuba.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">STUDENTI SI VYZKOUŠELI PRÁCI STRÁŽNÍKŮ V KARVINÉ</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Třinecké železárny uvedly do provozu druhou vysokou pec. Podnik ji totiž odstavil na 42 dní kvůli rekonstrukci, do které investoval 700 milionů korun. Pec byla odstavena po dvaceti letech nepřetržitého provozu a šlo o její poslední velkou opravu. Po roce 2032 už totiž nebude možné takto ocel vyrábět a huť musí vyřešit přejití na elektrickou obloukovou pec.</w:t>
+        <w:t xml:space="preserve">STUDENTI SI VYZKOUŠELI PRÁCI STRÁŽNÍKŮ V KARVINÉ  Karvinští studenti si vyzkoušeli práci městských strážníků. Dvaatřicet maturantů ze Střední odborné školy ochrany osob a majetku absolvovalo pod dohledem profesionálů praxi v terénu, tělocvičně i v učebně. Vyzkoušeli si například práci s kamerovým systémem nebo měření rychlosti a další. Spolupráce strážníků a školy takto funguje už od roku 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TŘINECKÉ ŽELEZÁRNY OPRAVILY VYSOKOU PEC  Třinecké železárny uvedly do provozu druhou vysokou pec. Podnik ji totiž odstavil na 42 dní kvůli rekonstrukci, do které investoval 700 milionů korun. Pec byla odstavena po dvaceti letech nepřetržitého provozu a šlo o její poslední velkou opravu. Po roce 2032 už totiž nebude možné takto ocel vyrábět a huť musí vyřešit přejití na elektrickou obloukovou pec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala úprava vnitrobloku na ulici Borovského v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -497,62 +599,59 @@
         <w:t xml:space="preserve">ČsOL Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tatíček Masaryk, jak se říká, jim přiděloval takzvané trafiky. To znamená, že byla někde místa na poště, na dráze a tak dále. Ale ti chlapi nebo kluci, neměli ukončené vzdělání nebo neměli vůbec a nebo byli invalidé a měli ztížené společenské uplatnění, tak si tam dodělávali vzdělání. Byly to čtyři ročníky, v každém ročníku zhruba čtyřicet frekventantů. Získali ekonomické vzdělání s maturitní vysvědčením.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkou událostí legionářů bude letos ještě 11. listopad -  Den válečných veteránů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">OSTRAVA DÁVÁ PENÍZE NA NÁPADY MLADÝCH LIDÍ</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">OSTRAVA DÁVÁ PENÍZE NA NÁPADY MLADÝCH LIDÍ  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ostrava podporuje participativní projekty mladých lidí. Žákovské parlamenty ostravských škol mohou získat až 15 tisíc korun na své nápady. Loni takto bylo podpořeno 11 projektů. Školáci mezi sebou sdílejí zkušenosti, navazují nové kontakty a podílejí se na rozvoji města. Žáci připravili například besedy na téma šikany, sportovní den, nebo workshop na zdravou výživu a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na poliklinice v Karviné probíhá charitativní bazárek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -578,53 +677,52 @@
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska Denního stacionáře Dům V Aleji: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já bych začala úplně na začátku asi, že bazárek už bude, nebo letos je to třináctý rok, kdy pořádáme bazárek. Mají možnost lidé z okolí, zaměstnanci, kdokoliv přinést věci, které třeba už nepoužívají a poslouží jiným lidem, kteří z toho mohou mít radost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Látka Hoschnová, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady nejen věci, které jsou už z druhé ruky, ale máme tady také výrobky našich klientů. Můžete si koupit svíčku, můžete si koupit vonné mýdlo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výtěžek z celého bazárku bude putovat přímo ke klientům Denního stacionáře, kteří za tyto finance získají například pomůcky na pracovní výchovu nebo mohou jet na výlet, který jim zpříjemní jejich všední dny, strávené ve společnosti kamarádů a dlouholetých pracovníků. Pro velký úspěch a zájem je charitativní bazárek na poliklinice prodloužen až do 10. října. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výtěžek z celého bazárku bude putovat přímo ke klientům Denního stacionáře, kteří za tyto finance získají například pomůcky na pracovní výchovu nebo mohou jet na výlet, který jim zpříjemní jejich všední dny, strávené ve společnosti kamarádů a dlouholetých pracovníků. Pro velký úspěch a zájem je charitativní bazárek na poliklinice prodloužen až do 10. října.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska Denního stacionáře Dům V Aleji: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lidé mohou v době od 8.30 do 15. hodiny přijít a podívat se na sortiment, který tady nabízíme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociální služby, které jsou organizátorem bazárku, jej budou pořádat opět i v roce 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -720,93 +818,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>