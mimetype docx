--- v1 (2026-05-17)
+++ v2 (2026-08-27)
@@ -860,51 +860,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-10-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>