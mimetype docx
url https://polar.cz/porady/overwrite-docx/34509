--- v0 (2026-02-13)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj ocenil nejlepší zdravotní sestry za rok 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Třicet šest zdravotních sester bylo slavnostně oceněno na galavečeru Moravskoslezská sestra roku 2025. Vítězkou kategorie Sestra veřejnosti se stala Vladimíra Majdyšová z Nemocnice Agel Ostrava – Vítkovice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,73 +333,58 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Zároveň bylo v podmínkách kupní smlouvy nastaveno, že po vybudování infrastruktury budou převedeny pozemky pod komunikacemi a chodníky zpět na město za cenu, za kterou investor tyto pozemky koupil.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bezplatně teď podle smlouvy nabude město také veškerou vybudovanou infrastrukturu, tedy i chodníky, inženýrské sítě a veřejné osvětlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 16.00 - 1</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Karviná získá další velkoformátovou malbu – od 13. října začne streetartový autor Nikola Khoma Vavrous tvořit mural na budově Obchodní akademie a SOŠ ochrany osob a majetku v Karviné-Hranicích. Dílo vzniká v rámci projektu Mural GO a navazuje na předchozí realizace, které oživují veřejný prostor.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 16.00 - 1 OPRAVA ZÁVĚRŮ NA OBCHVATU F-M Na obchvatu Frýdku-Místku začne 16. října výměna mostních závěrů, která potrvá do konce března. Provoz povede jedním pruhem v každém směru a s nižší rychlostí; nejdřív ve směru na Český Těšín, poté v protisměru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NOVÝ MURAL V KARVINÉ Karviná získá další velkoformátovou malbu – od 13. října začne streetartový autor Nikola Khoma Vavrous tvořit mural na budově Obchodní akademie a SOŠ ochrany osob a majetku v Karviné-Hranicích. Dílo vzniká v rámci projektu Mural GO a navazuje na předchozí realizace, které oživují veřejný prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Superdávka startuje, pozor na termíny žádostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -438,73 +538,58 @@
         <w:t xml:space="preserve">Jarmila Makúchová, zástupkyně ředitele ZŠ Halasova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Využíváme dotace na ozdravný pobyt, využíváme to pro ozdravný pobyt pro druhý stupeň, kdy jezdíme do Beskyd na lyžařský výcvik. Druhou skupinou jsou děti z prvního stupně, kdy jezdíme do Jeseníku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od založení fondu před 15 lety se podařilo do horských oblastí vyslat  již bezmála 40 tisíc dětí. Program je určen žákům mateřských i  základních škol, ale také studentům víceletých gymnázií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 16.00 - 2</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">V ostravské zoo finišují přípravy mladého samce slona indického (nar. 2017) na listopadový přesun do zoo na severozápadě Francie. Chovatelé ho dlouhodobě učí bezpečně nastupovat do transportního kontejneru, aby přeprava proběhla klidně. Přesun pomůže jeho dalšímu vývoji i stabilitě ostravské sloní skupiny.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 16.00 - 2 SERVIS TUNELU KLIMKOVICE Od 13. do 17. října proběhne servis tunelu Klimkovice. Většinu času půjde o částečnou uzavírku, provoz povede po volné části dálnice D1. Krátce nastanou i úplné uzávěry tunelu, hlavně při přesunu dopravního značení, vždy maximálně na zhruba 20 minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLADÝ SLON MÍŘÍ DO FRANCIE V ostravské zoo finišují přípravy mladého samce slona indického (nar. 2017) na listopadový přesun do zoo na severozápadě Francie. Chovatelé ho dlouhodobě učí bezpečně nastupovat do transportního kontejneru, aby přeprava proběhla klidně. Přesun pomůže jeho dalšímu vývoji i stabilitě ostravské sloní skupiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské muzeum výstavou připomíná slavné kavárny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -672,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>