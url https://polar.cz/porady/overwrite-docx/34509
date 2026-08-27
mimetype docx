--- v1 (2026-05-24)
+++ v2 (2026-08-27)
@@ -799,51 +799,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>