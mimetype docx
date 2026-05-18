--- v0 (2026-02-15)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.10.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava na ozdravné pobyty vyčlenila přes 30 milionů kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I když je ovzduší v Ostravě výrazně lepší než bývalo v minulých letech, zejména v zimních měsících určitě stále není optimální. Město proto v minulosti zřídila fond, díky kterému každoročně vyjíždějí školy na čtrnácti denní ozdravné pobyty. Připraveno je přes 30 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,68 +312,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé, kteří si požádají o superdávku až v novém roce, musí počítat s prodlevou, než dojde ke schválení. Peníze pak dostanou zpětně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LÉKAŘSKÁ FAKULTA OU SLAVÍ 15 LET</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Od 13. do 17. října proběhne servis tunelu Klimkovice. Většinu času půjde o částečnou uzavírku, provoz povede po volné části dálnice D1. Krátce nastanou i úplné uzávěry tunelu, hlavně při přesunu dopravního značení, vždy maximálně na zhruba 20 minut.</w:t>
+        <w:t xml:space="preserve">LÉKAŘSKÁ FAKULTA OU SLAVÍ 15 LET Lékařská fakulta Ostravské univerzity si připomíná 15 let od vzniku. Za tu dobu vychovala 5 106 zdravotníků a 758 lékařů a letos přijala rekordních 4 547 přihlášek. Zhruba 60 % absolventů všeobecného lékařství zůstává pracovat v Moravskoslezském kraji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">SERVIS TUNELU KLIMKOVICE Od 13. do 17. října proběhne servis tunelu Klimkovice. Většinu času půjde o částečnou uzavírku, provoz povede po volné části dálnice D1. Krátce nastanou i úplné uzávěry tunelu, hlavně při přesunu dopravního značení, vždy maximálně na zhruba 20 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj ocenil nejlepší zdravotní sestry za rok 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -461,56 +566,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 10. 10. 2025 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MNO ROZŠÍŘILA INFUZNÍ PÉČI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská nemocnice Ostrava nově podává infuze i pacientům s externí žádankou. Infuzní stacionář má 14 křesel, denně zvládne až 50 aplikací a objednává na konkrétní čas bez čekání. Žádost vyplňuje odesílající lékař elektronicky. Provoz je ve všední dny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MLADÝ SLON MÍŘÍ DO FRANCIE</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">V ostravské zoo finišují přípravy mladého samce slona indického (nar. 2017) na listopadový přesun do zoo na severozápadě Francie. Chovatelé ho dlouhodobě učí bezpečně nastupovat do transportního kontejneru, aby přeprava proběhla klidně. Přesun pomůže jeho dalšímu vývoji i stabilitě ostravské sloní skupiny.</w:t>
+        <w:t xml:space="preserve">MLADÝ SLON MÍŘÍ DO FRANCIE V ostravské zoo finišují přípravy mladého samce slona indického (nar. 2017) na listopadový přesun do zoo na severozápadě Francie. Chovatelé ho dlouhodobě učí bezpečně nastupovat do transportního kontejneru, aby přeprava proběhla klidně. Přesun pomůže jeho dalšímu vývoji i stabilitě ostravské sloní skupiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charitní víkendový pobyt Za poznáním všemi smysly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -699,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>