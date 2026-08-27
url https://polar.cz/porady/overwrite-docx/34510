--- v1 (2026-05-18)
+++ v2 (2026-08-27)
@@ -841,51 +841,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-10-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>